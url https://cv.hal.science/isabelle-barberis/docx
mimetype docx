--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Barbéris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (hors classe) HDR, Lettres et arts, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-2637-1887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la croisée de l'esthétique et de la politologie, mon travail de recherche prend appui sur l'analysethéâtrale (dispositifs scéniques, dramaturgies, intermédialité) pour étudier la fluctuation des imaginairesdémocratiques: identité/identification; représentativit**é/représentation; changements de rôles;représentation du choix et mise en scène du public votant, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un premier axe de recherche, le plus ancien, concerne les dramaturgies contemporaines : il a donnélieu à deux monographies, l’une sur un auteur jadis méconnu et à tort marginalisé, Copi (Les Mondesde Copi. Machines folles et chimères, Ôrizons, 2014) ; l’autre sur Max Frisch dont l’œuvre théâtralen’avait pas encore fait l’objet d’un effort d’analyse spécifique (Le Théâtre de Max Frisch, Ides etCalendes, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second axe touche, à angle large, aux enjeux esthétiques mais aussi politiques etanthropologiques de la représentation théâtrale en ciblant la singularité de son régime symbolique.Cet axe pourrait se résumer par l’étude de la « crise de la représentation ». Une grande partie de maréflexion tourne autour des effets de démédiation dans le champ artistique et médiatique :hypperréalisme, numérique, effets de réel, identification, mimétisme plutôt que mimésis… C’estainsi que j’ai pu me livrer à un travail comparatiste entre esthétique de la représentation théâtrale etesthétique des représentation politique (démocratie représentative) et numérique (critique del’analogie entre web et cyberthéâtre). Cette approche se situe plus dans la tradition de la philosophieesthétique avec un récent tropisme en direction de l’herméneutique, me permettant de travailler ethistoriciser la figure du metteur en scène comme interprète, plutôt que comme créateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences des universités HDR, Hors classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité, UFR LAC (Lettres Arts Cinéma), rattachée au CERILAC (Centre de recherche interdisciplinaire lettres arts cinéma EA4410)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 18, 9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2000) , normalienne (ENS Fontenay Saint-Cloud: rang 4), khâgne et hypokhâgne au Lycée Henri IV (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences politiques, université Paris Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques / administratives / pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe de recherche EMOI – Esthétique Musique/Médias Oralité Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la licence « Lettres et arts » depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CERILAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’option théâtre (2011-2017; 2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseillère artistique (chargée de mission) de la VP Culture de l’Université Paris Diderot (Bernadette Bricout, Pascal Dibie) de 2013 à 2019 à l'université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CNU, section 18 (suppléante; titulaire depuis janvier 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation au CNRS (2020-2021), CRAL (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la Fondation Tronc-Chanal (Fondation de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSEAC (Institut national supérieur d'éducation artistique et culturelle, CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice et coordinatrice du projet « Jeu(x) de rôle(s) » (2022 -) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jeuxderoles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte théâtre pour la DRAC Ile-de-France (Ministère de la culture, 2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de l’équipe française du projet culturel européen (Union européenne) Crossing stages (2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2022), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du programme de chaires brésiliennes de l'Ambassade de France (Université Fédérale du Minas Gerais, octobre-novembre 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon du livre politique de l’Assemblée nationale (2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse de recherche au Lincoln Center, New York (2 mois, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khâgne et hypokhâgne (Henri IV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Fontenay Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASTER de Sciences politiques (université Paris Dauphine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation théâtrale : Centre Grotowski, Footsbarn theater (clown), méthode Lecoq, CNSAD, Théâtre de la Tempête (dramaturgie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et imaginaires démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et théorie de la scène contemporaine : enjeux dramaturgiques, scéniques, épistémologiques, herméneutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques culturelles, théâtre et démocratie, théâtre et idéologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et identités, notion de « rôle ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kitsch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux axes (2022) : Nouvelle vague iranienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que les nouvelles censures ont de vraiment nouveau?*, Presses universitaires de France, rentrée littéraire 2024 (manuscrit validé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> discussion avec Alain Policar, coll. Disputatio, Mialet-Barrault, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ides et Calendes, Lausanne, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct. Le nouvel académisme anticulturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2019. Sélectionné pour le prix du livre politique de l’Assemblée nationale. Recensions : L’Art du politiquement correct (2019) a été recensé dans Le Monde, Le Monde diplomatique, Sciences Humaines, Artension, Le Figaro, Le Point, Charlie Hebdo, le Figaro, En attendant Nadeau, le magazine Artcena et dans la revue Skolé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du masque au profil. Théâtre, performance et web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Bord de l'eau, collection UDPN, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Les Mondes de Copi. Machines folles et chimères, éd. Orizons, coll. Etudes littéraires, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Economie du spectacle vivant, Que Sais-je?, n° 3972, (avec Martial Poirson), Presses universitaires de France, 2013. Réédition : 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un Théâtre du rêve éveillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’Harmattan, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-directions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (dir.), Cités n° 86, juin 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Nouvelles censures, Isabelle Barbéris et Nathalie Heinich (dir.), Cités n° 82, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Après l'anthropo(s)cène. La création scénique à l'ère du post-humain, Isabelle Barbéris et Françoise Dubor (dir.), Revue Degrés, Bruxelles, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Le Parasite au théâtre, Isabelle Barbéris et Florence Fix (dir.), Ôrizons, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Philippe Beck, un chant objectif aujourd’hui, Isabelle Barbéris et Gérard Tessier (dir.), Corti, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et néobaroque, Isabelle Barbéris et Karel Vanhaesebrouck (dir.), Théâtre/Public n°202, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et théâtralité, Isabelle Barbéris et Marie Pécorari (dir.), Editions universitaires de Dijon, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*L’Archive dans les arts vivants, Isabelle Barbéris (dir.), Presses universitaires de Rennes, mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit, parlé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin (lu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien, portugais (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation dans les médias et évènementiel (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Génération éveillée&amp;quot;, Grand entretien avec Mathias Vicherat (directeur de SciencesPo), Franc-Tireur, Hors-série n°1, été 2023.Les Rencontres d’Unité laïque, Sénat, 8 octobre 2022 : experte pour la session « Culture ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Blackface, appropriation culturelle, décolonialisme », Le Festival du Monde à Paris, octobre 2019 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon des livres de femmes essayistes, 24 septembre 2022, Mairie du 6ème arrondissement, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le vandalisme vertueux des écologistes », Signes des temps, 30/10/2022 , France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Diversité à l’opéra : le modèle français fait-il de la résistance ? », Le Temps du débat, 6/01/2021, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les statues meurent-elles aussi ? », Le Temps du débat, 23/06/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Au nom du ‘care’ : vers une culture officielle globale ? », Signes des temps, 17/05/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que notre société attend de ses artistes ? », Le Temps du débat, 10/03/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Piotr Pavlenski et le scandale Griveaux », Signes des temps, 16/02/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’art est-il victime du politiquement correct ? », Le Débat de Midi, 9/07/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on encore créer sans offenser ? », La Grande Table, 25/04/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Suppliantes et le blackface », Signes des temps, 7/07/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Décolonialiste ou universaliste : quand la culture devient une affaire de race ? », Le Nouveau Rendez-Vous, 17/01/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Valeur de l’art contemporain », Entendez-vous l’éco, 18/10/2018, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Guy Debord : une œuvre à détourner », Toute une vie, 11/11/2017, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Copi, l’homme debout », Toute une vie, 11/07/2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Avignon : survivre dans la jungle du off », Grand reportage, 19/07/2013, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Retour sur l’œuvre de Copi », La Grande table, 4/06/2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on évaluer la matière grise ? », Macadam Philo, 22 mai 2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Mardis du Grand Palais », Arnaud Laporte, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation à l'Institut d'études bouddhiques (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de l’association ENScène ! (association théâtrale de l’ENS Lyon) avec Ariane Martinez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du blog </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises et rapports pour le Ministère de la culture (DRAC, DGCA, Ministre). Dernièrement, enquête (2020-2021) sur la crise de l’universalisme auprès de 35 opérateurs culturels (cabinet de M. le Ministre de la Culture Franck Riester).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante à la mise en scène de Philippe Adrien (CNSAD, Théâtre de la Tempête) pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Théâtre de la Tempête pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction d’une trentaine de feuilles de salle (analyses, entretiens avec les artistes) pour le Festival d’Automne en Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration dramaturgique : Philippe Adrien, Yves-Noël Genod, Les Chiens de Navarre, Emmanuelle Raynaut (cie AREP), Festival des Rencontres à la Cartoucherie, Théâtre inutile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation d'une saison complète pour la Scène Watteau, scène conventionnée d’intérêt national (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-programmation du Pavillon &amp;quot;Iran&amp;quot;, Théâtre de la Manufacture, festival d'Avignon 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice avec Ami Flammer du cercle Culture & universalisme (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cultureuniversalisme.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique théâtrale pour la presse nationale (web, print) : Marianne, Franc-Tireur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique musicale (flûte traversière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre aux frontières du système esthétique d'Ingarden: la scène &amp;quot;apposée&amp;quot; au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Numéro spécial Ingarden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute au roman&amp;quot;, de Paolo Tortonese (2023). Recension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couturière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama queen: quand l'actrice résiste à ses rôles (Pirandello, Bergman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier "Art et folie", pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi resucita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: les mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renouveler la philosophie par la pensée de la vie extraterrestre », recension de &amp;quot;Anthropologie du cosmos&amp;quot; de Jean-Marie Brohm, éditions QS, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Macron: quel bilan culturel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie extrême comme ‘effet-vérité’ : l’exemple du théâtre », in Brohm, Jean-Marie (dir) « Langage et vérité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétrentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’expression cancel culture », in La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (eds), revue Cités n°86, Presses universitaires de France, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une diversité de la réciprocité: sortir de l'impasse relativiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme pour tous, figure du capitalisme tardif, recension de Nouvel héroïsme. Puissance des imaginaires, Olivier Fournout, Presses de l’École des Mines, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les nouveaux contre-récits : panorama d’une logomachie », in Cités Hors-série La France en récits, Presses universitaires de France, mai 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barbouillage, blackface : de la falsification à la censure », in Cités n° 82, Presses universitaires de France, mai 2020, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles: la liberté de création dévoyée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Münzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 681, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture : peut-on parler de propagande ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les imaginaires démocratiques du processus de création »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.247-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lettre au public futur », entretien avec Stefan Kaegi pour Nachlass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Théâtre Vidy Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O corpo ausente encenador », in Kiffer, Ana, Sobre o corpo, 7 Letras, Rio, 2017, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La machine à jouer d’Etienne Souriau ou le théâtre comme art de philosopher », in Talon-Hugon, Carole et Château, Dominique (dir), dossier Etienne Souriau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merah à Avignon : la métamorphose théâtrale du meurtrier en victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art vivant ou survivant ? Vers un théâtre des évanescences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tu t'organises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Carte postale de Jacques Derrida : intimer l’art de philosopher »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noël Genod. Un théâtre de l'invitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Distribution, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histrions novariniens: performer dans l’absence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de rire et grincements de dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain débordé dans le théâtre postdramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demain, le posthumain?, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badiou: éloge du théêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière: une pensée de la (r)évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerk, de Gisèle Vienne et Jonathan Capdevielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PERFORMANCE, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître une nouvelle forme quand on en voit une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ONDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles formes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène comme un maquis de signes (sur Alexis Forestier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux masques et la plume de la compagnie du Zerep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène de ménage (introduction du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stylisation de l’énergie chez Benjamin Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar de Paul Otlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oligopoles ! Oligopoles » (sur le système festivalier européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inscrire douche au-dessus de la porte de la chambre à gaz » (sur le témoignage bondien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 104 rue d’Aubervilliers : ‘La question du théâtre ne se pose plus’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour en modestie du maître en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mode et théâtralité : quelques propositions », p. 39-45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il teatro della voracità », numéro thématique Questioni di gusto, coordonné par Valerio Cuccaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : la frivolité comme dernier rempart au désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de censure et leur actualisation dans les démocraties fatiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre peut-il tout montrer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Rhône-Alpes; Théâtre Nouvelle Génération (Lyon); INSEAC (CNAM), Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre &amp;quot;Le Multiculturalisme en procès&amp;quot; (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Prise de paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut François Mitterrand; Nicolas Leron, Jun 2024, Jarnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence articicielle: la tentation du retour d'un système des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tête de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Scotto di Clemente; Agathe Giraud; Apolline Ponthieux; Charlotte Laure, Jun 2024, Dijon Université de Bourgogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'émission et oubli de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Garutti; Centre des arts de la parole; Gaîté lyrique Paris, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de la mise en scène: éléments historiques et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Ingarden: l'acte de lecture entre réception et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Limido, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser dans le maëlstrom: d' E. A. Poe à Norbert Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Désorientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evelyne Grossman, Jeanne Bacharach, Marc Goldschmidt, Mar 2023, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, vie, liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hordas virtuais e novas censuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas censuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France; Direction des relations internationales de l'UFMG, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyez-moi... ou pas: trauma et difficulté de s'exprimer dans le théâtre de Pirandello et Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mémoire et indicible : la question du trauma individuel dans les arts contemporains".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Orsini; Laurence Garino-Abel; Laurent Gallardo; David Crémaux-Bouche, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Françon, l'indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alain Françon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gomez; Isabelle Barbéris; Florence Naugrette; Georges Banu; Alain Françon, Apr 2023, Théâtre La Scala, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Our Sequoia garden&amp;quot;, film de Hanieh Delecroix. Collection Lambert (auditorium), 19 juillet 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Censuras: desafios contemporaneos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de chaire de l'Ambassade de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Brésil; Faculté de droit; Université Fédérale du Minas Gerais; Marco Antonio Sousa Alvès, Nov 2023, Belo horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;politiquement correct&amp;quot; et la crise du modèle démocratique délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques-Alain Miller; Deborah Guterman, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des travaux : l'origine humaniste de la notion de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plastiques contemporaines et contre cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Arrault, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et universalisme: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'Unité laïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esthétique du politiquement correct »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Perelman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL Groupe de recherche en rhétorique et en argumentation linguistique (ULB), Feb 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouvelles esthétiques identitaires sont-elles kitsch ? Questions de définition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques du kitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégâts de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la LICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LICRA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-lapin : la dialectique de la suspension et du surplomb dans Les Misérables de Ladj Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Suspensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Nov 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de la &amp;quot;médiaconnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Criée, Marseille; Les Rencontres Place publique, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ring de Chéreau/Boulez: première mise en scène anticapitaliste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et argent: l'économie à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anthroposophie et arts vivants : de l’usage instrumental à l’usage artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, nouvelles religions et dérives sectaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Philippe-Meden; Stéphane Heas, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie des artistes et fin de l'esthétique du double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre art et recherche : La double vie des artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Vidal, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le motif de la représentation interrompue, de Stendhal aux Intermittents du désordre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques du détournement sur les scènes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isolements subaquatiques: entre performance, idéologie posthumaniste et marketing sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités des corps flottants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Mar 2019, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive, entre brèche et saisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire Détruire Reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'art vivant devient garant de la vérité : quelques postures épistémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et (auto)censure, questions posées aux artistes et aux enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'ANRAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRAT, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'Art du politiquement correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat à l’occasion des Sorcières de Salem : création et (auto)censure -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Ville, Mar 2019, Théâtre de la Ville, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Blackface”, appropriation culturelle, décolonialisme : la liberté d’expression est-elle menacée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Oct 2019, Théâtre des Bouffes du Nord, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie contre la représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INHA du Studio XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studio XIX, May 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir, sélectionner, éliminer, jouer ? Mise en scène du public décisionnaire et fictions démocratiques de Henri Pousseur à Roger Bernat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'histoire du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux scénologiques et muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mairesse; Flore Garcin-Marrou; Aurélie Mouton-Rezzouk, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre situé, théâtre à re-situer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decentering the vision(s) of Europe: emergence of new forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral, Isabelle Barbéris, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires démocratiques du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes, Oct 2018, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question au metteur en scène Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EASTAP European association for studies of theater and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures votantes: rejouer les bifurcations de l'histoire ou de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REENACTMENT / RECONSTITUTION : REFAIRE OU DÉJOUER L'HISTOIRE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Doudet; Martial Poirson, Sep 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disparition du corps et recomposition de ses imaginaires : du robot de Capek au HAL de Kübrick »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et identités numériques: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes; Théâtre Nouvelle Génération, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition du corps et recomposition de ses imaginaires. Du robot de Capek au HAL de Kubrick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets scalaires dans l'Encyclopédie de la parole de Joris Lacoste&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral; Anne Pellois, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices that matter: présentation des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Election parfaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Bauchard; Marie Lechner, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance filmique. Théâtre, vidéo, direct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leila Adham; Ecole européenne supérieure de l'image, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages artistiques du numérique : quelques exemples scéniques (Oculus Rift, Facebook, tablette...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été UDPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Bernard, Jul 2016, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemple du parasite entre opérations théâtrale, biologique, économique et numérique: enjeux épistémologiques d’une méthodologie transductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet peut-il faire la méthode ? Penser les objets artistiques à partir de méthodologies pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Feral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Josette Féral, Jul 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, mémoire et représentation dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CIMarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, Mar 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive vivante ou archive immatérielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche "Archive vivante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle Raynaut; Ambassade de France au Brésil, Nov 2015, Caso do Povo, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive, vivante et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN LIVING MEMORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Manières de manger ensemble: commensalité et parasitocratie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international “Etre ensemble”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eliane Beaufils, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’altérité incorporée: quelques figures récentes de migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Etranger et étrangeté. Architecture, justice et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Centro do Estudos Teatrais, université de Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdramatique, performatif, émancipé..? Le théâtre, après..?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage culturel en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Théâtre de la Cité internationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rituel interrompu : quand le temps de la représentation se brise ... ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du DU Art Danse Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et théâtre: rejets, identifications, différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Isabelle Barbéris dans le cadre du projet culturel européen CROSSING STAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Madrid, université Carlos III, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES MONDES POSSIBLES DE LA SCENE CONTEMPORAINE LE THEATRE POSTDRAMATIQUE ET LA QUESTION DU POSTHUMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Françoise Dubor, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie: entretien avec Yves-Noël Genod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - CRAL, Jun 2014, Paris, France. https://www.youtube.com/watch?v=u1w6nXl-XgI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Goût de l'archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Lemarec, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes possibles de la scène contemporaine Le Théâtre postdramatique et la question du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux matériaux performatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture critiques du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karel Vanhaesbrouck, Mar 2014, Université Libre de Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NarraCtions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorraine Duménil; Olivier Penot-Lacassagne, Jun 2014, Université Sorbonne nouvelle. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermèdes scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Dec 2014, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de « liminalité » dans la dramaturgie et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flore Garcin-Marrou, Jun 2014, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuils et “terra nullius&amp;quot; : redistribution des mythes sur la scène contemporaine française et québécoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux historiographiques du théâtre au Québec depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Apr 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regard dormant : transformateur du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myth and gaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, université de Ljubljana, Slovénie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi sous toutes les coutures ou Arlequin rhabillé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Habit fait l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Vannouvong, May 2014, HEAD Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à deux voix autour d'Igishanga, mise en scène Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWANDA 1994-2014. Récits, constructions mémorielles et écriture de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquio, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'archive matérielle à l'archive subliminale : liminarités du document dans la recherche-création d'Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant : manque de traces ou risque d'inflation mémorielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Lucet, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hypothèses en vue d’une poétique de l’entracte”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Temps Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Formis; Mélanie Perrier, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'archive!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Youness Anzane, Dec 2013, Caen (IMEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre: un geste scénique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de rythme, changer de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Manca, Apr 2013, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière, lecteur de Philippe Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Teissier, 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vue de la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Tessier, Aug 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histrions divins: jouer avec les stigmates »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et théologie. Autour de Valère Novarina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Dubouclez, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monologue contre le drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l'objet et de l'objectivité dans la performance dans les deux dernières décennies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potlatch notionnel sur la performance/ Notional potlatch on performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Sylvie Roques; Georges Vigarello, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en scène ses propres textes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le metteur en scène et ses doubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénographie florale dans les arts contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Bétonsalon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Bouteloup, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer, restituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant aujourd’hui : art total ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Grand Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Laporte, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice de modalisation dans l'écriture lagarcienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jean-Luc Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dubor, 2011, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la nouvelle scène française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Week-end de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lectures et lecteurs, Apr 2011, Saint Cirq Lapopie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, pas ici-bas&amp;quot;: formes de la résistance dans Derniers remords avant l'oubli et Juste la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études Jean-Luc Lagarce (Agrégation 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Marty; Marie-Hélène Boblet, Dec 2011, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et vitalisme philosophique : le mythe de la vie dans le théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théâtre et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Florence Filippi, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kitsch à l’aune de quelques mises en scène récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE KITSCH ET ARTS SCENIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Marie Pecorari, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phénomène d’inclusion/exclusion dans l’œuvre dramatique de Bernard-marie Koltès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destinataire dans le théâtre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Jan 2008, Université de Bourgogne, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journiac : viande consciente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiophagies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May Chehab; Apostolos Lambropoulos, Oct 2008, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Luc Lagarce, ou le drame retenu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagarce, homme de théâtre, « Les Mardis du CRDP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III; Théâtre MC2, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puissance de l’imagination (sur Edward Bond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du collectif Dramaturgies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Théâtre de la Colline, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre texte et corps : les écrits de Louis Jouvet sur le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The contemporary french theater : writing, performing, teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary Noonan, Sep 2005, Université de Cork, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des universités de Bochum et Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Christina Schmidt, Nov 2005, Bochum, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi, exposition de l’artiste et porosité des champs du théâtre, de la mode et de la publicité dans les années 70 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la parodie et du pastiche de 1850 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dousteyssier-Khoze; Floriane Place-Verghnes, Mar 2005, Durham, R.A.S. chinoise de Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Copi : diversité des modèles et subversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles : révolution ou résolution ? Mise à l’épreuve d’un savoir subjectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Barcelo; Aude Demange; Jana Ockova; Stéphane Ozil, Jun 2004, Université Paul-Valéry - Montpellier III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture de Lacan par Philippe Adrien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oeil, le regard et l'espace scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Romain Jobez, May 2004, Maison Henri Heine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maison mimétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Rottier. Archives du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quimper, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coup et l’injection dans Les Quatre Jumelles (1973) de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international In-corporer, organisé par le GERCO (Groupe d'études et de recherches corps et objet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nimes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux scalaires dans L’Encyclopédie de la parole : diversité des paroles vs Empire de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Mimésis, pp.143-159, 2020, European Journal of Theater and performance, n° 1, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis de Pascal Rambert : une préhistoire de la postmodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Metteur en scène aujourd'hui. Identité artistique en question?, Izabelle Pluta et Gabrielle Girot (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corti, 2014, Philippe Beck, Un chant objectif aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats de corps chez Latifa Laâbissi et Viviana Moin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 2014, A bras le corps. Image, matérialité et devenir des corps, Agnès Vannouvong et Noémie Etienne (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2012, Le Monologue contre le drame, Françoise Heulot et Françoise Dubor (Eds)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messe pour un corps de Michel Journiac : l'autobiophage en icône des temps présents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2011, AutoBioPhagie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles censures&amp;quot;, dossier coordonné avec Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène. La création scénique à l'ère du post-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anthropo(s)cène. La création scénique à l’ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et néobaroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Vanhaesebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabela Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Charles Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures silencieuses. Préface de Matéi Visniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. A paraître, Hors-collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mialet-Barrault. 2023, Mazarine Pingeot et Sophie Nordmann, collection Disputatio, 2080293680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ides et Calendes. 2021, René Zahnd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Masque au profil. Théâtre, web et performance 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Bord de l'eau. 2020, Martine Beugnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre désastré (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgois, 2018, Copi: Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de Copi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons; "Comparaisons". 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) L'Archive dans les arts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, L'Archive dans les arts vivants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je?; Presses universitaires de France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecorari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un théâtre du rêve éveillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Univers théâtral. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Théâtre public et censure diffuse : analyses de données d’enquête », in Overview of censorship in Europe, Anne Étienne et Graham Saunders (eds), Peter Lang, à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et censure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive et jeux d’échelle dans Pourquoi Moi d’Emmanuelle Raynaut : vers une nouvelle écologie du spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant, Sophie Lucet et Bénédicte Boisson (dir.), Presses universitaires de Rennes, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et idéologies scalaires de l’Encyclopédie de la parole : multitude des paroles vs empire de la parole, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle. Les arts confrontés au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps sous contrôle : la posthumanisation du corps dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QS?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The art to eat with : performance and the figure of parasite », in Beaufils, Eliane et Holling, Eva (dir), Being with in contemporary performing arts, Neofelis, Berlin, 2018, 8 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beeing with in contemporary performing arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une dramaturgie de la préparation : commensalité et parasitocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seconde époque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de l’être-ensemble dans les arts du spectacle contemporain, Beaufils, Eliane et De Morant, Alix (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronia : a post-media life form »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uchronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN 978-3-95679-265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les danseurs se laissent habiter par la machine...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard setter: performance, the Sleepers, Duermevela / &amp;quot;Maître de suivre&amp;quot;: la performance, les Dormants, Duermevela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing stages European project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boucles performatives et espaces insécables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi le plaire, à toi le faire, livre d’artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alt Gar Bra, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archive dans les arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons, "Comparaisons". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre, dir. Isabelle Barbéris et Florence Fix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minutes de la création: la fatalité de l’archive? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archive dans les arts vivants: théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs de coton au champ théâtre: enjeux d'un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifters Dinge: accords et désaccords entre théâtre et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de scène, musique en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence Fix, Pascale Léocroart et Frédérique Toudoire-Surlapierre (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire 'déplacé' &amp;quot; de Jean-Luc Lagarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce du point de vue de la joie, Françoise Dubor (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une empreinte de l'époque, entretien avec Patrick Mauriès, auteur du Second manifeste Camp (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noel Genod : les excédents du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et théâtralité: effets et affects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualisations et modalisations dans la choralité lagarcienne : une proximité qui éloigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titivillus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISBN 978-88-7218-211-6 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : tout est costume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lampsaque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et usages du costume de scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée verbale de Loretta Strong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monologue au théâtre (1950-2000). La parole solitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des didascalies chez Edward Bond : questions d'éthique et d'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didascalie dans le théâtre du vingtième siècle Regarder l’impossible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Nouveaux paradoxes du luxe », 15 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe… Métiers et management atypiques, Danielle Alléres (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Griffes, sigles, logos : la banlieue et les signes extérieurs de richesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques de luxe : signification &amp; contenu, Danielle Allérès (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO: la cérémonie d'ouverture de Thomas Jolly, grande fête civique et théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale au musée: une affaire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous vers un débat figé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « belles histoires » de The Conversation : « Mes articles ont donné lieu à des échanges féconds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies concrètes: que révèle l'utilisation politique de cette expression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piotr Pavlenski, entre avant-garde réactionnaire et ‘snuffisation’ de la politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chercheuse vit l'expérience DAU: conversation avec Isabelle Barbéris, spécialiste en arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi j’écris pour The Conversation France (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Merah au « suicidé de la société » : dérives idéologiques du spectacle « Moi, la mort… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La shirto-politique ou le politique à l’ère publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil d’Emmanuel Macron : pouvoir et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire https://publictionnaire.huma-num.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KITSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On va danser sous les lampions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homosexuel ou la difficulté de s'exprimer: Copi par Croisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 2005: sacre ou disparition du &amp;quot;maître en scène&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duchêne: &amp;quot;J'ai joué au mec de droite pendant un an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesguich, l'ineffaçable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des Lumières a-t-il encore un avenir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidence de recherche Museocamp 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'exploration de la prosodie dans la parole interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Godement-Berline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le nouvel académisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout commence comme un jeu : vivre une nuit de plus », entretien avec Joris Mathieu pour Frères Sorcières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi je danse », entretien avec Olivia Grandville pour A L’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue avec Miguel Benasayag et le Théâtre inutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un classique sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonie chez les fous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bob Wilson (re)croise Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echafaudage d'allumettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller n'est pas aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain, posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphynx et Ilynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medium is... what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini théâtre total...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre télépathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Exception du culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'artiste subversif s'efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits et grands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marionnette et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://labo-laps.com/presentation-de-la-residence-marionnette-et-philosophie/#1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle La Nuit des rois, de Shakespeare, mise en scène Bérangère Jannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, mensonge et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à finir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hara-kiri du riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the wild side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est le plus petit théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cosy au kitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajax d'Heiner Müller au prisme de l'image-temps deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle 33 tours et quelques secondes, de Lina Saneh et Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détruire, dit-elle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle Amarillo, du collectif Teatro Linea de Sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène David Bobée pour Roméo et Juliette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Enrico Casagrande et Daniela Nicolo (cie MOTUS) pour le spectacle IOVADOVIA (JEMENVAIS), le dernier volet d’une trilogie qui réactive la tragédie d’Antigone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Paul Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le collectif Blitz pour le spectacle GUNS ! GUNS ! GUNS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chiens de Navarre, ou le théâtre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://mediation.centrepompidou.fr/education/ressources/ENS-artsdelascene-theatre/chiens_de_navarre/chiens_de_navarre.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant et après la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du spectacle &amp;quot;A portée de crachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Oliver Frljic pour le spectacle Damned be the traitor of his homeland!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Fabrice Murgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabrice Melquiot autour du spectacle Alice aux pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sombre histoire de carnaval...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour de L’Ignorant et le fou, mise en scène Célie Pauthe, en présence du metteur en scène, Théâtre Gérard-Philipe de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour d’Adam et Eve de Mikhaïl Boulgakov, mise en scène Daniel Jeanneteau, Théâtre Gérard-Philipe de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Tiphaine Karsenti autour du Cid de Pierre Corneille, suivi d'un débat avec le metteur en scène Alain Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Ignorant et le fou de Thomas Bernhard : drame du sommet et du déclin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced entertainment: changer de rôle, c’est “simple mais compliqué” Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Soi-même comme un rôle”: le cas Münchhausen. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’esprit et la notion de “rôle mental”: des croyances sur des croyances. Jeu(x) de rôle(s) : approches pluridisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tension de rôles” (théorie des rôles sociaux), de la microsociologie à la dramaturgie. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s): approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des formations, vague E, université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Universalisme en question(s): série d'entretiens avec des artistes et des opérateurs culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Ecole supérieure d'art dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'habilitation (ERAC + Ecole supérieure d'art dramatique de Saint-Etienne) pour le DE (diplôme d'Etat) de comédien - DNSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'école supérieure de théâtre de l'Union (Limoges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi: text and stage Parodic mimesis, self-staging and identity subversion in the Parisian years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. Université Paris 10 Nanterre, 2007. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et propagande? Enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Barbéris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (hors classe) HDR, Lettres et arts, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-2637-1887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la croisée de l'esthétique et de la politologie, mon travail de recherche prend appui sur l'analysethéâtrale (dispositifs scéniques, dramaturgies, intermédialité) pour étudier la fluctuation des imaginairesdémocratiques: identité/identification; représentativit**é/représentation; changements de rôles;représentation du choix et mise en scène du public votant, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un premier axe de recherche, le plus ancien, concerne les dramaturgies contemporaines : il a donnélieu à deux monographies, l’une sur un auteur jadis méconnu et à tort marginalisé, Copi (Les Mondesde Copi. Machines folles et chimères, Ôrizons, 2014) ; l’autre sur Max Frisch dont l’œuvre théâtralen’avait pas encore fait l’objet d’un effort d’analyse spécifique (Le Théâtre de Max Frisch, Ides etCalendes, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second axe touche, à angle large, aux enjeux esthétiques mais aussi politiques etanthropologiques de la représentation théâtrale en ciblant la singularité de son régime symbolique.Cet axe pourrait se résumer par l’étude de la « crise de la représentation ». Une grande partie de maréflexion tourne autour des effets de démédiation dans le champ artistique et médiatique :hypperréalisme, numérique, effets de réel, identification, mimétisme plutôt que mimésis… C’estainsi que j’ai pu me livrer à un travail comparatiste entre esthétique de la représentation théâtrale etesthétique des représentation politique (démocratie représentative) et numérique (critique del’analogie entre web et cyberthéâtre). Cette approche se situe plus dans la tradition de la philosophieesthétique avec un récent tropisme en direction de l’herméneutique, me permettant de travailler ethistoriciser la figure du metteur en scène comme interprète, plutôt que comme créateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences des universités HDR, Hors classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité, UFR LAC (Lettres Arts Cinéma), rattachée au CERILAC (Centre de recherche interdisciplinaire lettres arts cinéma EA4410)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 18, 9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2000) , normalienne (ENS Fontenay Saint-Cloud: rang 4), khâgne et hypokhâgne au Lycée Henri IV (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences politiques, université Paris Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques / administratives / pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe de recherche EMOI – Esthétique Musique/Médias Oralité Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la licence « Lettres et arts » depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CERILAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’option théâtre (2011-2017; 2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseillère artistique (chargée de mission) de la VP Culture de l’Université Paris Diderot (Bernadette Bricout, Pascal Dibie) de 2013 à 2019 à l'université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CNU, section 18 (suppléante; titulaire depuis janvier 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation au CNRS (2020-2021), CRAL (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la Fondation Tronc-Chanal (Fondation de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSEAC (Institut national supérieur d'éducation artistique et culturelle, CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice et coordinatrice du projet « Jeu(x) de rôle(s) » (2022 -) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jeuxderoles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte théâtre pour la DRAC Ile-de-France (Ministère de la culture, 2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de l’équipe française du projet culturel européen (Union européenne) Crossing stages (2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2022), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du programme de chaires brésiliennes de l'Ambassade de France (Université Fédérale du Minas Gerais, octobre-novembre 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon du livre politique de l’Assemblée nationale (2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse de recherche au Lincoln Center, New York (2 mois, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khâgne et hypokhâgne (Henri IV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Fontenay Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASTER de Sciences politiques (université Paris Dauphine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation théâtrale : Centre Grotowski, Footsbarn theater (clown), méthode Lecoq, CNSAD, Théâtre de la Tempête (dramaturgie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et imaginaires démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et théorie de la scène contemporaine : enjeux dramaturgiques, scéniques, épistémologiques, herméneutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques culturelles, théâtre et démocratie, théâtre et idéologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et identités, notion de « rôle ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kitsch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux axes (2022) : Nouvelle vague iranienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que les nouvelles censures ont de vraiment nouveau?*, Presses universitaires de France, rentrée littéraire 2024 (manuscrit validé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> discussion avec Alain Policar, coll. Disputatio, Mialet-Barrault, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ides et Calendes, Lausanne, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct. Le nouvel académisme anticulturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2019. Sélectionné pour le prix du livre politique de l’Assemblée nationale. Recensions : L’Art du politiquement correct (2019) a été recensé dans Le Monde, Le Monde diplomatique, Sciences Humaines, Artension, Le Figaro, Le Point, Charlie Hebdo, le Figaro, En attendant Nadeau, le magazine Artcena et dans la revue Skolé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du masque au profil. Théâtre, performance et web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Bord de l'eau, collection UDPN, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Les Mondes de Copi. Machines folles et chimères, éd. Orizons, coll. Etudes littéraires, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Economie du spectacle vivant, Que Sais-je?, n° 3972, (avec Martial Poirson), Presses universitaires de France, 2013. Réédition : 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un Théâtre du rêve éveillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’Harmattan, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-directions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (dir.), Cités n° 86, juin 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Nouvelles censures, Isabelle Barbéris et Nathalie Heinich (dir.), Cités n° 82, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Après l'anthropo(s)cène. La création scénique à l'ère du post-humain, Isabelle Barbéris et Françoise Dubor (dir.), Revue Degrés, Bruxelles, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Le Parasite au théâtre, Isabelle Barbéris et Florence Fix (dir.), Ôrizons, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Philippe Beck, un chant objectif aujourd’hui, Isabelle Barbéris et Gérard Tessier (dir.), Corti, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et néobaroque, Isabelle Barbéris et Karel Vanhaesebrouck (dir.), Théâtre/Public n°202, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et théâtralité, Isabelle Barbéris et Marie Pécorari (dir.), Editions universitaires de Dijon, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*L’Archive dans les arts vivants, Isabelle Barbéris (dir.), Presses universitaires de Rennes, mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit, parlé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin (lu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien, portugais (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation dans les médias et évènementiel (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Génération éveillée&amp;quot;, Grand entretien avec Mathias Vicherat (directeur de SciencesPo), Franc-Tireur, Hors-série n°1, été 2023.Les Rencontres d’Unité laïque, Sénat, 8 octobre 2022 : experte pour la session « Culture ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Blackface, appropriation culturelle, décolonialisme », Le Festival du Monde à Paris, octobre 2019 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon des livres de femmes essayistes, 24 septembre 2022, Mairie du 6ème arrondissement, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le vandalisme vertueux des écologistes », Signes des temps, 30/10/2022 , France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Diversité à l’opéra : le modèle français fait-il de la résistance ? », Le Temps du débat, 6/01/2021, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les statues meurent-elles aussi ? », Le Temps du débat, 23/06/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Au nom du ‘care’ : vers une culture officielle globale ? », Signes des temps, 17/05/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que notre société attend de ses artistes ? », Le Temps du débat, 10/03/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Piotr Pavlenski et le scandale Griveaux », Signes des temps, 16/02/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’art est-il victime du politiquement correct ? », Le Débat de Midi, 9/07/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on encore créer sans offenser ? », La Grande Table, 25/04/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Suppliantes et le blackface », Signes des temps, 7/07/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Décolonialiste ou universaliste : quand la culture devient une affaire de race ? », Le Nouveau Rendez-Vous, 17/01/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Valeur de l’art contemporain », Entendez-vous l’éco, 18/10/2018, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Guy Debord : une œuvre à détourner », Toute une vie, 11/11/2017, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Copi, l’homme debout », Toute une vie, 11/07/2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Avignon : survivre dans la jungle du off », Grand reportage, 19/07/2013, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Retour sur l’œuvre de Copi », La Grande table, 4/06/2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on évaluer la matière grise ? », Macadam Philo, 22 mai 2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Mardis du Grand Palais », Arnaud Laporte, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation à l'Institut d'études bouddhiques (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de l’association ENScène ! (association théâtrale de l’ENS Lyon) avec Ariane Martinez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du blog </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises et rapports pour le Ministère de la culture (DRAC, DGCA, Ministre). Dernièrement, enquête (2020-2021) sur la crise de l’universalisme auprès de 35 opérateurs culturels (cabinet de M. le Ministre de la Culture Franck Riester).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante à la mise en scène de Philippe Adrien (CNSAD, Théâtre de la Tempête) pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Théâtre de la Tempête pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction d’une trentaine de feuilles de salle (analyses, entretiens avec les artistes) pour le Festival d’Automne en Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration dramaturgique : Philippe Adrien, Yves-Noël Genod, Les Chiens de Navarre, Emmanuelle Raynaut (cie AREP), Festival des Rencontres à la Cartoucherie, Théâtre inutile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation d'une saison complète pour la Scène Watteau, scène conventionnée d’intérêt national (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-programmation du Pavillon &amp;quot;Iran&amp;quot;, Théâtre de la Manufacture, festival d'Avignon 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice avec Ami Flammer du cercle Culture & universalisme (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cultureuniversalisme.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique théâtrale pour la presse nationale (web, print) : Marianne, Franc-Tireur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique musicale (flûte traversière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre aux frontières du système esthétique d'Ingarden: la scène &amp;quot;apposée&amp;quot; au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Numéro spécial Ingarden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute au roman&amp;quot;, de Paolo Tortonese (2023). Recension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couturière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama queen: quand l'actrice résiste à ses rôles (Pirandello, Bergman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier "Art et folie", pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi resucita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: les mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Macron: quel bilan culturel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renouveler la philosophie par la pensée de la vie extraterrestre », recension de &amp;quot;Anthropologie du cosmos&amp;quot; de Jean-Marie Brohm, éditions QS, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie extrême comme ‘effet-vérité’ : l’exemple du théâtre », in Brohm, Jean-Marie (dir) « Langage et vérité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétrentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’expression cancel culture », in La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (eds), revue Cités n°86, Presses universitaires de France, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une diversité de la réciprocité: sortir de l'impasse relativiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme pour tous, figure du capitalisme tardif, recension de Nouvel héroïsme. Puissance des imaginaires, Olivier Fournout, Presses de l’École des Mines, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les nouveaux contre-récits : panorama d’une logomachie », in Cités Hors-série La France en récits, Presses universitaires de France, mai 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barbouillage, blackface : de la falsification à la censure », in Cités n° 82, Presses universitaires de France, mai 2020, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles: la liberté de création dévoyée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Münzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 681, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture : peut-on parler de propagande ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les imaginaires démocratiques du processus de création »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.247-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lettre au public futur », entretien avec Stefan Kaegi pour Nachlass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Théâtre Vidy Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O corpo ausente encenador », in Kiffer, Ana, Sobre o corpo, 7 Letras, Rio, 2017, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La machine à jouer d’Etienne Souriau ou le théâtre comme art de philosopher », in Talon-Hugon, Carole et Château, Dominique (dir), dossier Etienne Souriau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merah à Avignon : la métamorphose théâtrale du meurtrier en victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art vivant ou survivant ? Vers un théâtre des évanescences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Carte postale de Jacques Derrida : intimer l’art de philosopher »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tu t'organises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noël Genod. Un théâtre de l'invitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Distribution, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histrions novariniens: performer dans l’absence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de rire et grincements de dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain débordé dans le théâtre postdramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demain, le posthumain?, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badiou: éloge du théêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière: une pensée de la (r)évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerk, de Gisèle Vienne et Jonathan Capdevielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PERFORMANCE, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître une nouvelle forme quand on en voit une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ONDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles formes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène comme un maquis de signes (sur Alexis Forestier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux masques et la plume de la compagnie du Zerep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène de ménage (introduction du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stylisation de l’énergie chez Benjamin Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar de Paul Otlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oligopoles ! Oligopoles » (sur le système festivalier européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inscrire douche au-dessus de la porte de la chambre à gaz » (sur le témoignage bondien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 104 rue d’Aubervilliers : ‘La question du théâtre ne se pose plus’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour en modestie du maître en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mode et théâtralité : quelques propositions », p. 39-45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il teatro della voracità », numéro thématique Questioni di gusto, coordonné par Valerio Cuccaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : la frivolité comme dernier rempart au désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de censure et leur actualisation dans les démocraties fatiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre peut-il tout montrer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Rhône-Alpes; Théâtre Nouvelle Génération (Lyon); INSEAC (CNAM), Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'émission et oubli de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Garutti; Centre des arts de la parole; Gaîté lyrique Paris, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre &amp;quot;Le Multiculturalisme en procès&amp;quot; (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Prise de paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut François Mitterrand; Nicolas Leron, Jun 2024, Jarnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence articicielle: la tentation du retour d'un système des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tête de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Scotto di Clemente; Agathe Giraud; Apolline Ponthieux; Charlotte Laure, Jun 2024, Dijon Université de Bourgogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hordas virtuais e novas censuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas censuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France; Direction des relations internationales de l'UFMG, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyez-moi... ou pas: trauma et difficulté de s'exprimer dans le théâtre de Pirandello et Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mémoire et indicible : la question du trauma individuel dans les arts contemporains".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Orsini; Laurence Garino-Abel; Laurent Gallardo; David Crémaux-Bouche, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de la mise en scène: éléments historiques et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Ingarden: l'acte de lecture entre réception et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Limido, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser dans le maëlstrom: d' E. A. Poe à Norbert Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Désorientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evelyne Grossman, Jeanne Bacharach, Marc Goldschmidt, Mar 2023, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Our Sequoia garden&amp;quot;, film de Hanieh Delecroix. Collection Lambert (auditorium), 19 juillet 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Françon, l'indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alain Françon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gomez; Isabelle Barbéris; Florence Naugrette; Georges Banu; Alain Françon, Apr 2023, Théâtre La Scala, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, vie, liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Censuras: desafios contemporaneos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de chaire de l'Ambassade de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Brésil; Faculté de droit; Université Fédérale du Minas Gerais; Marco Antonio Sousa Alvès, Nov 2023, Belo horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;politiquement correct&amp;quot; et la crise du modèle démocratique délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques-Alain Miller; Deborah Guterman, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plastiques contemporaines et contre cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Arrault, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et universalisme: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'Unité laïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des travaux : l'origine humaniste de la notion de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esthétique du politiquement correct »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Perelman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL Groupe de recherche en rhétorique et en argumentation linguistique (ULB), Feb 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouvelles esthétiques identitaires sont-elles kitsch ? Questions de définition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques du kitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégâts de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la LICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LICRA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-lapin : la dialectique de la suspension et du surplomb dans Les Misérables de Ladj Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Suspensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Nov 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de la &amp;quot;médiaconnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Criée, Marseille; Les Rencontres Place publique, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ring de Chéreau/Boulez: première mise en scène anticapitaliste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et argent: l'économie à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie des artistes et fin de l'esthétique du double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre art et recherche : La double vie des artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Vidal, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le motif de la représentation interrompue, de Stendhal aux Intermittents du désordre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques du détournement sur les scènes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isolements subaquatiques: entre performance, idéologie posthumaniste et marketing sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités des corps flottants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Mar 2019, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive, entre brèche et saisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire Détruire Reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anthroposophie et arts vivants : de l’usage instrumental à l’usage artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, nouvelles religions et dérives sectaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Philippe-Meden; Stéphane Heas, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'art vivant devient garant de la vérité : quelques postures épistémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et (auto)censure, questions posées aux artistes et aux enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'ANRAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRAT, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'Art du politiquement correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat à l’occasion des Sorcières de Salem : création et (auto)censure -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Ville, Mar 2019, Théâtre de la Ville, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Blackface”, appropriation culturelle, décolonialisme : la liberté d’expression est-elle menacée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Oct 2019, Théâtre des Bouffes du Nord, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux scénologiques et muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mairesse; Flore Garcin-Marrou; Aurélie Mouton-Rezzouk, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie contre la représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INHA du Studio XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studio XIX, May 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre situé, théâtre à re-situer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decentering the vision(s) of Europe: emergence of new forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral, Isabelle Barbéris, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir, sélectionner, éliminer, jouer ? Mise en scène du public décisionnaire et fictions démocratiques de Henri Pousseur à Roger Bernat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'histoire du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires démocratiques du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes, Oct 2018, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question au metteur en scène Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EASTAP European association for studies of theater and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures votantes: rejouer les bifurcations de l'histoire ou de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REENACTMENT / RECONSTITUTION : REFAIRE OU DÉJOUER L'HISTOIRE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Doudet; Martial Poirson, Sep 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et identités numériques: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes; Théâtre Nouvelle Génération, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition du corps et recomposition de ses imaginaires. Du robot de Capek au HAL de Kubrick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disparition du corps et recomposition de ses imaginaires : du robot de Capek au HAL de Kübrick »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets scalaires dans l'Encyclopédie de la parole de Joris Lacoste&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral; Anne Pellois, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices that matter: présentation des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Election parfaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Bauchard; Marie Lechner, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance filmique. Théâtre, vidéo, direct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leila Adham; Ecole européenne supérieure de l'image, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Feral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Josette Féral, Jul 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages artistiques du numérique : quelques exemples scéniques (Oculus Rift, Facebook, tablette...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été UDPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Bernard, Jul 2016, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemple du parasite entre opérations théâtrale, biologique, économique et numérique: enjeux épistémologiques d’une méthodologie transductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet peut-il faire la méthode ? Penser les objets artistiques à partir de méthodologies pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, mémoire et représentation dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CIMarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, Mar 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Manières de manger ensemble: commensalité et parasitocratie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international “Etre ensemble”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eliane Beaufils, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’altérité incorporée: quelques figures récentes de migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Etranger et étrangeté. Architecture, justice et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Centro do Estudos Teatrais, université de Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive vivante ou archive immatérielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche "Archive vivante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle Raynaut; Ambassade de France au Brésil, Nov 2015, Caso do Povo, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive, vivante et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN LIVING MEMORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rituel interrompu : quand le temps de la représentation se brise ... ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du DU Art Danse Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage culturel en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Théâtre de la Cité internationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdramatique, performatif, émancipé..? Le théâtre, après..?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et théâtre: rejets, identifications, différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Isabelle Barbéris dans le cadre du projet culturel européen CROSSING STAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Madrid, université Carlos III, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux matériaux performatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture critiques du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karel Vanhaesbrouck, Mar 2014, Université Libre de Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NarraCtions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorraine Duménil; Olivier Penot-Lacassagne, Jun 2014, Université Sorbonne nouvelle. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermèdes scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Dec 2014, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES MONDES POSSIBLES DE LA SCENE CONTEMPORAINE LE THEATRE POSTDRAMATIQUE ET LA QUESTION DU POSTHUMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Françoise Dubor, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de « liminalité » dans la dramaturgie et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flore Garcin-Marrou, Jun 2014, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuils et “terra nullius&amp;quot; : redistribution des mythes sur la scène contemporaine française et québécoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux historiographiques du théâtre au Québec depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Apr 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie: entretien avec Yves-Noël Genod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - CRAL, Jun 2014, Paris, France. https://www.youtube.com/watch?v=u1w6nXl-XgI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Goût de l'archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Lemarec, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes possibles de la scène contemporaine Le Théâtre postdramatique et la question du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regard dormant : transformateur du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myth and gaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, université de Ljubljana, Slovénie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi sous toutes les coutures ou Arlequin rhabillé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Habit fait l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Vannouvong, May 2014, HEAD Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à deux voix autour d'Igishanga, mise en scène Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWANDA 1994-2014. Récits, constructions mémorielles et écriture de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquio, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'archive matérielle à l'archive subliminale : liminarités du document dans la recherche-création d'Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant : manque de traces ou risque d'inflation mémorielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Lucet, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hypothèses en vue d’une poétique de l’entracte”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Temps Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Formis; Mélanie Perrier, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre: un geste scénique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de rythme, changer de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Manca, Apr 2013, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'archive!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Youness Anzane, Dec 2013, Caen (IMEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière, lecteur de Philippe Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Teissier, 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vue de la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Tessier, Aug 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histrions divins: jouer avec les stigmates »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et théologie. Autour de Valère Novarina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Dubouclez, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monologue contre le drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l'objet et de l'objectivité dans la performance dans les deux dernières décennies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potlatch notionnel sur la performance/ Notional potlatch on performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Sylvie Roques; Georges Vigarello, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénographie florale dans les arts contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Bétonsalon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Bouteloup, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en scène ses propres textes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le metteur en scène et ses doubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer, restituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice de modalisation dans l'écriture lagarcienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jean-Luc Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dubor, 2011, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant aujourd’hui : art total ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Grand Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Laporte, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la nouvelle scène française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Week-end de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lectures et lecteurs, Apr 2011, Saint Cirq Lapopie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, pas ici-bas&amp;quot;: formes de la résistance dans Derniers remords avant l'oubli et Juste la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études Jean-Luc Lagarce (Agrégation 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Marty; Marie-Hélène Boblet, Dec 2011, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et vitalisme philosophique : le mythe de la vie dans le théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théâtre et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Florence Filippi, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kitsch à l’aune de quelques mises en scène récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE KITSCH ET ARTS SCENIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Marie Pecorari, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phénomène d’inclusion/exclusion dans l’œuvre dramatique de Bernard-marie Koltès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destinataire dans le théâtre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Jan 2008, Université de Bourgogne, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journiac : viande consciente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiophagies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May Chehab; Apostolos Lambropoulos, Oct 2008, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Luc Lagarce, ou le drame retenu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagarce, homme de théâtre, « Les Mardis du CRDP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III; Théâtre MC2, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puissance de l’imagination (sur Edward Bond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du collectif Dramaturgies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Théâtre de la Colline, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des universités de Bochum et Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Christina Schmidt, Nov 2005, Bochum, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi, exposition de l’artiste et porosité des champs du théâtre, de la mode et de la publicité dans les années 70 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la parodie et du pastiche de 1850 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dousteyssier-Khoze; Floriane Place-Verghnes, Mar 2005, Durham, R.A.S. chinoise de Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre texte et corps : les écrits de Louis Jouvet sur le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The contemporary french theater : writing, performing, teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary Noonan, Sep 2005, Université de Cork, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Copi : diversité des modèles et subversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles : révolution ou résolution ? Mise à l’épreuve d’un savoir subjectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Barcelo; Aude Demange; Jana Ockova; Stéphane Ozil, Jun 2004, Université Paul-Valéry - Montpellier III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture de Lacan par Philippe Adrien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oeil, le regard et l'espace scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Romain Jobez, May 2004, Maison Henri Heine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maison mimétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Rottier. Archives du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quimper, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coup et l’injection dans Les Quatre Jumelles (1973) de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international In-corporer, organisé par le GERCO (Groupe d'études et de recherches corps et objet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nimes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux scalaires dans L’Encyclopédie de la parole : diversité des paroles vs Empire de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Mimésis, pp.143-159, 2020, European Journal of Theater and performance, n° 1, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis de Pascal Rambert : une préhistoire de la postmodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Metteur en scène aujourd'hui. Identité artistique en question?, Izabelle Pluta et Gabrielle Girot (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corti, 2014, Philippe Beck, Un chant objectif aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats de corps chez Latifa Laâbissi et Viviana Moin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 2014, A bras le corps. Image, matérialité et devenir des corps, Agnès Vannouvong et Noémie Etienne (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2012, Le Monologue contre le drame, Françoise Heulot et Françoise Dubor (Eds)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messe pour un corps de Michel Journiac : l'autobiophage en icône des temps présents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2011, AutoBioPhagie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles censures&amp;quot;, dossier coordonné avec Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène. La création scénique à l'ère du post-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anthropo(s)cène. La création scénique à l’ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et néobaroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Vanhaesebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabela Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Charles Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures silencieuses. Préface de Matéi Visniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. A paraître, Hors-collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mialet-Barrault. 2023, Mazarine Pingeot et Sophie Nordmann, collection Disputatio, 2080293680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ides et Calendes. 2021, René Zahnd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Masque au profil. Théâtre, web et performance 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Bord de l'eau. 2020, Martine Beugnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre désastré (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgois, 2018, Copi: Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de Copi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons; "Comparaisons". 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) L'Archive dans les arts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, L'Archive dans les arts vivants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je?; Presses universitaires de France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecorari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un théâtre du rêve éveillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Univers théâtral. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Théâtre public et censure diffuse : analyses de données d’enquête », in Overview of censorship in Europe, Anne Étienne et Graham Saunders (eds), Peter Lang, à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et censure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive et jeux d’échelle dans Pourquoi Moi d’Emmanuelle Raynaut : vers une nouvelle écologie du spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant, Sophie Lucet et Bénédicte Boisson (dir.), Presses universitaires de Rennes, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et idéologies scalaires de l’Encyclopédie de la parole : multitude des paroles vs empire de la parole, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle. Les arts confrontés au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps sous contrôle : la posthumanisation du corps dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QS?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The art to eat with : performance and the figure of parasite », in Beaufils, Eliane et Holling, Eva (dir), Being with in contemporary performing arts, Neofelis, Berlin, 2018, 8 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beeing with in contemporary performing arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une dramaturgie de la préparation : commensalité et parasitocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seconde époque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de l’être-ensemble dans les arts du spectacle contemporain, Beaufils, Eliane et De Morant, Alix (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronia : a post-media life form »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uchronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN 978-3-95679-265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard setter: performance, the Sleepers, Duermevela / &amp;quot;Maître de suivre&amp;quot;: la performance, les Dormants, Duermevela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing stages European project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boucles performatives et espaces insécables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi le plaire, à toi le faire, livre d’artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alt Gar Bra, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les danseurs se laissent habiter par la machine...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archive dans les arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minutes de la création: la fatalité de l’archive? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archive dans les arts vivants: théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons, "Comparaisons". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre, dir. Isabelle Barbéris et Florence Fix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs de coton au champ théâtre: enjeux d'un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifters Dinge: accords et désaccords entre théâtre et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de scène, musique en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence Fix, Pascale Léocroart et Frédérique Toudoire-Surlapierre (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire 'déplacé' &amp;quot; de Jean-Luc Lagarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce du point de vue de la joie, Françoise Dubor (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une empreinte de l'époque, entretien avec Patrick Mauriès, auteur du Second manifeste Camp (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noel Genod : les excédents du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et théâtralité: effets et affects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualisations et modalisations dans la choralité lagarcienne : une proximité qui éloigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titivillus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISBN 978-88-7218-211-6 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : tout est costume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lampsaque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et usages du costume de scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des didascalies chez Edward Bond : questions d'éthique et d'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didascalie dans le théâtre du vingtième siècle Regarder l’impossible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée verbale de Loretta Strong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monologue au théâtre (1950-2000). La parole solitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Nouveaux paradoxes du luxe », 15 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe… Métiers et management atypiques, Danielle Alléres (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Griffes, sigles, logos : la banlieue et les signes extérieurs de richesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques de luxe : signification &amp; contenu, Danielle Allérès (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO: la cérémonie d'ouverture de Thomas Jolly, grande fête civique et théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale au musée: une affaire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous vers un débat figé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « belles histoires » de The Conversation : « Mes articles ont donné lieu à des échanges féconds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies concrètes: que révèle l'utilisation politique de cette expression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piotr Pavlenski, entre avant-garde réactionnaire et ‘snuffisation’ de la politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chercheuse vit l'expérience DAU: conversation avec Isabelle Barbéris, spécialiste en arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi j’écris pour The Conversation France (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Merah au « suicidé de la société » : dérives idéologiques du spectacle « Moi, la mort… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La shirto-politique ou le politique à l’ère publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil d’Emmanuel Macron : pouvoir et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire https://publictionnaire.huma-num.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KITSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On va danser sous les lampions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 2005: sacre ou disparition du &amp;quot;maître en scène&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homosexuel ou la difficulté de s'exprimer: Copi par Croisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesguich, l'ineffaçable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duchêne: &amp;quot;J'ai joué au mec de droite pendant un an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des Lumières a-t-il encore un avenir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidence de recherche Museocamp 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'exploration de la prosodie dans la parole interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Godement-Berline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le nouvel académisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout commence comme un jeu : vivre une nuit de plus », entretien avec Joris Mathieu pour Frères Sorcières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi je danse », entretien avec Olivia Grandville pour A L’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue avec Miguel Benasayag et le Théâtre inutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller n'est pas aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain, posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphynx et Ilynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un classique sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonie chez les fous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bob Wilson (re)croise Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echafaudage d'allumettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini théâtre total...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medium is... what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre télépathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Exception du culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'artiste subversif s'efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits et grands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, mensonge et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marionnette et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://labo-laps.com/presentation-de-la-residence-marionnette-et-philosophie/#1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the wild side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à finir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hara-kiri du riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle La Nuit des rois, de Shakespeare, mise en scène Bérangère Jannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cosy au kitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est le plus petit théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajax d'Heiner Müller au prisme de l'image-temps deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle 33 tours et quelques secondes, de Lina Saneh et Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détruire, dit-elle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle Amarillo, du collectif Teatro Linea de Sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le collectif Blitz pour le spectacle GUNS ! GUNS ! GUNS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chiens de Navarre, ou le théâtre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://mediation.centrepompidou.fr/education/ressources/ENS-artsdelascene-theatre/chiens_de_navarre/chiens_de_navarre.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène David Bobée pour Roméo et Juliette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant et après la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Enrico Casagrande et Daniela Nicolo (cie MOTUS) pour le spectacle IOVADOVIA (JEMENVAIS), le dernier volet d’une trilogie qui réactive la tragédie d’Antigone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Paul Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Oliver Frljic pour le spectacle Damned be the traitor of his homeland!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du spectacle &amp;quot;A portée de crachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Fabrice Murgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabrice Melquiot autour du spectacle Alice aux pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sombre histoire de carnaval...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour d’Adam et Eve de Mikhaïl Boulgakov, mise en scène Daniel Jeanneteau, Théâtre Gérard-Philipe de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour de L’Ignorant et le fou, mise en scène Célie Pauthe, en présence du metteur en scène, Théâtre Gérard-Philipe de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Tiphaine Karsenti autour du Cid de Pierre Corneille, suivi d'un débat avec le metteur en scène Alain Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Ignorant et le fou de Thomas Bernhard : drame du sommet et du déclin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced entertainment: changer de rôle, c’est “simple mais compliqué” Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Soi-même comme un rôle”: le cas Münchhausen. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tension de rôles” (théorie des rôles sociaux), de la microsociologie à la dramaturgie. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’esprit et la notion de “rôle mental”: des croyances sur des croyances. Jeu(x) de rôle(s) : approches pluridisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s): approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des formations, vague E, université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Universalisme en question(s): série d'entretiens avec des artistes et des opérateurs culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Ecole supérieure d'art dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'habilitation (ERAC + Ecole supérieure d'art dramatique de Saint-Etienne) pour le DE (diplôme d'Etat) de comédien - DNSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'école supérieure de théâtre de l'Union (Limoges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi: text and stage Parodic mimesis, self-staging and identity subversion in the Parisian years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. Université Paris 10 Nanterre, 2007. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et propagande? Enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315567CE"/>
+    <w:nsid w:val="5704615C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-barberis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2637-1887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeuxderoles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureuniversalisme.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#252;nzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Feral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lussac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabela Tournon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecorari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/changements-dechelle/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913713v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912061v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912065v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914326v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914727v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Churin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Godement-Berline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914663v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914678v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915314v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915318v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915294v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915290v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915401v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476025v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157822v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Destribats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neddam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-barberis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2637-1887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeuxderoles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureuniversalisme.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#252;nzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Feral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabela Tournon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecorari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/changements-dechelle/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912061v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912065v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Churin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Godement-Berline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914678v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914932v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914957v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914938v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914929v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913925v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915298v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915294v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915405v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476026v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157822v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Destribats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neddam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>