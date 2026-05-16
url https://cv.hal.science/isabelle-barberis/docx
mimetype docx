--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Barbéris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (hors classe) HDR, Lettres et arts, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-2637-1887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la croisée de l'esthétique et de la politologie, mon travail de recherche prend appui sur l'analysethéâtrale (dispositifs scéniques, dramaturgies, intermédialité) pour étudier la fluctuation des imaginairesdémocratiques: identité/identification; représentativit**é/représentation; changements de rôles;représentation du choix et mise en scène du public votant, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un premier axe de recherche, le plus ancien, concerne les dramaturgies contemporaines : il a donnélieu à deux monographies, l’une sur un auteur jadis méconnu et à tort marginalisé, Copi (Les Mondesde Copi. Machines folles et chimères, Ôrizons, 2014) ; l’autre sur Max Frisch dont l’œuvre théâtralen’avait pas encore fait l’objet d’un effort d’analyse spécifique (Le Théâtre de Max Frisch, Ides etCalendes, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second axe touche, à angle large, aux enjeux esthétiques mais aussi politiques etanthropologiques de la représentation théâtrale en ciblant la singularité de son régime symbolique.Cet axe pourrait se résumer par l’étude de la « crise de la représentation ». Une grande partie de maréflexion tourne autour des effets de démédiation dans le champ artistique et médiatique :hypperréalisme, numérique, effets de réel, identification, mimétisme plutôt que mimésis… C’estainsi que j’ai pu me livrer à un travail comparatiste entre esthétique de la représentation théâtrale etesthétique des représentation politique (démocratie représentative) et numérique (critique del’analogie entre web et cyberthéâtre). Cette approche se situe plus dans la tradition de la philosophieesthétique avec un récent tropisme en direction de l’herméneutique, me permettant de travailler ethistoriciser la figure du metteur en scène comme interprète, plutôt que comme créateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences des universités HDR, Hors classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité, UFR LAC (Lettres Arts Cinéma), rattachée au CERILAC (Centre de recherche interdisciplinaire lettres arts cinéma EA4410)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 18, 9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2000) , normalienne (ENS Fontenay Saint-Cloud: rang 4), khâgne et hypokhâgne au Lycée Henri IV (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences politiques, université Paris Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques / administratives / pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe de recherche EMOI – Esthétique Musique/Médias Oralité Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la licence « Lettres et arts » depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CERILAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’option théâtre (2011-2017; 2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseillère artistique (chargée de mission) de la VP Culture de l’Université Paris Diderot (Bernadette Bricout, Pascal Dibie) de 2013 à 2019 à l'université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CNU, section 18 (suppléante; titulaire depuis janvier 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation au CNRS (2020-2021), CRAL (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la Fondation Tronc-Chanal (Fondation de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSEAC (Institut national supérieur d'éducation artistique et culturelle, CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice et coordinatrice du projet « Jeu(x) de rôle(s) » (2022 -) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jeuxderoles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte théâtre pour la DRAC Ile-de-France (Ministère de la culture, 2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de l’équipe française du projet culturel européen (Union européenne) Crossing stages (2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2022), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du programme de chaires brésiliennes de l'Ambassade de France (Université Fédérale du Minas Gerais, octobre-novembre 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon du livre politique de l’Assemblée nationale (2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse de recherche au Lincoln Center, New York (2 mois, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khâgne et hypokhâgne (Henri IV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Fontenay Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASTER de Sciences politiques (université Paris Dauphine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation théâtrale : Centre Grotowski, Footsbarn theater (clown), méthode Lecoq, CNSAD, Théâtre de la Tempête (dramaturgie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et imaginaires démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et théorie de la scène contemporaine : enjeux dramaturgiques, scéniques, épistémologiques, herméneutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques culturelles, théâtre et démocratie, théâtre et idéologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et identités, notion de « rôle ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kitsch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux axes (2022) : Nouvelle vague iranienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que les nouvelles censures ont de vraiment nouveau?*, Presses universitaires de France, rentrée littéraire 2024 (manuscrit validé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> discussion avec Alain Policar, coll. Disputatio, Mialet-Barrault, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ides et Calendes, Lausanne, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct. Le nouvel académisme anticulturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2019. Sélectionné pour le prix du livre politique de l’Assemblée nationale. Recensions : L’Art du politiquement correct (2019) a été recensé dans Le Monde, Le Monde diplomatique, Sciences Humaines, Artension, Le Figaro, Le Point, Charlie Hebdo, le Figaro, En attendant Nadeau, le magazine Artcena et dans la revue Skolé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du masque au profil. Théâtre, performance et web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Bord de l'eau, collection UDPN, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Les Mondes de Copi. Machines folles et chimères, éd. Orizons, coll. Etudes littéraires, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Economie du spectacle vivant, Que Sais-je?, n° 3972, (avec Martial Poirson), Presses universitaires de France, 2013. Réédition : 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un Théâtre du rêve éveillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’Harmattan, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-directions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (dir.), Cités n° 86, juin 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Nouvelles censures, Isabelle Barbéris et Nathalie Heinich (dir.), Cités n° 82, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Après l'anthropo(s)cène. La création scénique à l'ère du post-humain, Isabelle Barbéris et Françoise Dubor (dir.), Revue Degrés, Bruxelles, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Le Parasite au théâtre, Isabelle Barbéris et Florence Fix (dir.), Ôrizons, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Philippe Beck, un chant objectif aujourd’hui, Isabelle Barbéris et Gérard Tessier (dir.), Corti, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et néobaroque, Isabelle Barbéris et Karel Vanhaesebrouck (dir.), Théâtre/Public n°202, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et théâtralité, Isabelle Barbéris et Marie Pécorari (dir.), Editions universitaires de Dijon, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*L’Archive dans les arts vivants, Isabelle Barbéris (dir.), Presses universitaires de Rennes, mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit, parlé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin (lu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien, portugais (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation dans les médias et évènementiel (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Génération éveillée&amp;quot;, Grand entretien avec Mathias Vicherat (directeur de SciencesPo), Franc-Tireur, Hors-série n°1, été 2023.Les Rencontres d’Unité laïque, Sénat, 8 octobre 2022 : experte pour la session « Culture ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Blackface, appropriation culturelle, décolonialisme », Le Festival du Monde à Paris, octobre 2019 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon des livres de femmes essayistes, 24 septembre 2022, Mairie du 6ème arrondissement, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le vandalisme vertueux des écologistes », Signes des temps, 30/10/2022 , France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Diversité à l’opéra : le modèle français fait-il de la résistance ? », Le Temps du débat, 6/01/2021, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les statues meurent-elles aussi ? », Le Temps du débat, 23/06/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Au nom du ‘care’ : vers une culture officielle globale ? », Signes des temps, 17/05/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que notre société attend de ses artistes ? », Le Temps du débat, 10/03/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Piotr Pavlenski et le scandale Griveaux », Signes des temps, 16/02/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’art est-il victime du politiquement correct ? », Le Débat de Midi, 9/07/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on encore créer sans offenser ? », La Grande Table, 25/04/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Suppliantes et le blackface », Signes des temps, 7/07/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Décolonialiste ou universaliste : quand la culture devient une affaire de race ? », Le Nouveau Rendez-Vous, 17/01/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Valeur de l’art contemporain », Entendez-vous l’éco, 18/10/2018, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Guy Debord : une œuvre à détourner », Toute une vie, 11/11/2017, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Copi, l’homme debout », Toute une vie, 11/07/2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Avignon : survivre dans la jungle du off », Grand reportage, 19/07/2013, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Retour sur l’œuvre de Copi », La Grande table, 4/06/2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on évaluer la matière grise ? », Macadam Philo, 22 mai 2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Mardis du Grand Palais », Arnaud Laporte, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation à l'Institut d'études bouddhiques (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de l’association ENScène ! (association théâtrale de l’ENS Lyon) avec Ariane Martinez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du blog </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises et rapports pour le Ministère de la culture (DRAC, DGCA, Ministre). Dernièrement, enquête (2020-2021) sur la crise de l’universalisme auprès de 35 opérateurs culturels (cabinet de M. le Ministre de la Culture Franck Riester).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante à la mise en scène de Philippe Adrien (CNSAD, Théâtre de la Tempête) pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Théâtre de la Tempête pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction d’une trentaine de feuilles de salle (analyses, entretiens avec les artistes) pour le Festival d’Automne en Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration dramaturgique : Philippe Adrien, Yves-Noël Genod, Les Chiens de Navarre, Emmanuelle Raynaut (cie AREP), Festival des Rencontres à la Cartoucherie, Théâtre inutile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation d'une saison complète pour la Scène Watteau, scène conventionnée d’intérêt national (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-programmation du Pavillon &amp;quot;Iran&amp;quot;, Théâtre de la Manufacture, festival d'Avignon 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice avec Ami Flammer du cercle Culture & universalisme (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cultureuniversalisme.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique théâtrale pour la presse nationale (web, print) : Marianne, Franc-Tireur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique musicale (flûte traversière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre aux frontières du système esthétique d'Ingarden: la scène &amp;quot;apposée&amp;quot; au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Numéro spécial Ingarden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute au roman&amp;quot;, de Paolo Tortonese (2023). Recension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couturière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama queen: quand l'actrice résiste à ses rôles (Pirandello, Bergman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier "Art et folie", pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi resucita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: les mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Macron: quel bilan culturel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renouveler la philosophie par la pensée de la vie extraterrestre », recension de &amp;quot;Anthropologie du cosmos&amp;quot; de Jean-Marie Brohm, éditions QS, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie extrême comme ‘effet-vérité’ : l’exemple du théâtre », in Brohm, Jean-Marie (dir) « Langage et vérité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétrentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’expression cancel culture », in La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (eds), revue Cités n°86, Presses universitaires de France, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une diversité de la réciprocité: sortir de l'impasse relativiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme pour tous, figure du capitalisme tardif, recension de Nouvel héroïsme. Puissance des imaginaires, Olivier Fournout, Presses de l’École des Mines, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les nouveaux contre-récits : panorama d’une logomachie », in Cités Hors-série La France en récits, Presses universitaires de France, mai 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barbouillage, blackface : de la falsification à la censure », in Cités n° 82, Presses universitaires de France, mai 2020, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles: la liberté de création dévoyée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Münzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 681, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture : peut-on parler de propagande ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les imaginaires démocratiques du processus de création »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.247-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lettre au public futur », entretien avec Stefan Kaegi pour Nachlass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Théâtre Vidy Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O corpo ausente encenador », in Kiffer, Ana, Sobre o corpo, 7 Letras, Rio, 2017, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La machine à jouer d’Etienne Souriau ou le théâtre comme art de philosopher », in Talon-Hugon, Carole et Château, Dominique (dir), dossier Etienne Souriau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merah à Avignon : la métamorphose théâtrale du meurtrier en victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art vivant ou survivant ? Vers un théâtre des évanescences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Carte postale de Jacques Derrida : intimer l’art de philosopher »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tu t'organises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noël Genod. Un théâtre de l'invitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Distribution, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histrions novariniens: performer dans l’absence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de rire et grincements de dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain débordé dans le théâtre postdramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demain, le posthumain?, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badiou: éloge du théêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière: une pensée de la (r)évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerk, de Gisèle Vienne et Jonathan Capdevielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PERFORMANCE, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître une nouvelle forme quand on en voit une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ONDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles formes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène comme un maquis de signes (sur Alexis Forestier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux masques et la plume de la compagnie du Zerep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène de ménage (introduction du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stylisation de l’énergie chez Benjamin Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar de Paul Otlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oligopoles ! Oligopoles » (sur le système festivalier européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inscrire douche au-dessus de la porte de la chambre à gaz » (sur le témoignage bondien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 104 rue d’Aubervilliers : ‘La question du théâtre ne se pose plus’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour en modestie du maître en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mode et théâtralité : quelques propositions », p. 39-45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il teatro della voracità », numéro thématique Questioni di gusto, coordonné par Valerio Cuccaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : la frivolité comme dernier rempart au désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de censure et leur actualisation dans les démocraties fatiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre peut-il tout montrer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Rhône-Alpes; Théâtre Nouvelle Génération (Lyon); INSEAC (CNAM), Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'émission et oubli de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Garutti; Centre des arts de la parole; Gaîté lyrique Paris, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre &amp;quot;Le Multiculturalisme en procès&amp;quot; (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Prise de paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut François Mitterrand; Nicolas Leron, Jun 2024, Jarnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence articicielle: la tentation du retour d'un système des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tête de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Scotto di Clemente; Agathe Giraud; Apolline Ponthieux; Charlotte Laure, Jun 2024, Dijon Université de Bourgogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hordas virtuais e novas censuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas censuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France; Direction des relations internationales de l'UFMG, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyez-moi... ou pas: trauma et difficulté de s'exprimer dans le théâtre de Pirandello et Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mémoire et indicible : la question du trauma individuel dans les arts contemporains".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Orsini; Laurence Garino-Abel; Laurent Gallardo; David Crémaux-Bouche, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de la mise en scène: éléments historiques et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Ingarden: l'acte de lecture entre réception et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Limido, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser dans le maëlstrom: d' E. A. Poe à Norbert Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Désorientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evelyne Grossman, Jeanne Bacharach, Marc Goldschmidt, Mar 2023, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Our Sequoia garden&amp;quot;, film de Hanieh Delecroix. Collection Lambert (auditorium), 19 juillet 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Françon, l'indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alain Françon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gomez; Isabelle Barbéris; Florence Naugrette; Georges Banu; Alain Françon, Apr 2023, Théâtre La Scala, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, vie, liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Censuras: desafios contemporaneos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de chaire de l'Ambassade de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Brésil; Faculté de droit; Université Fédérale du Minas Gerais; Marco Antonio Sousa Alvès, Nov 2023, Belo horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;politiquement correct&amp;quot; et la crise du modèle démocratique délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques-Alain Miller; Deborah Guterman, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plastiques contemporaines et contre cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Arrault, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et universalisme: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'Unité laïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des travaux : l'origine humaniste de la notion de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esthétique du politiquement correct »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Perelman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL Groupe de recherche en rhétorique et en argumentation linguistique (ULB), Feb 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouvelles esthétiques identitaires sont-elles kitsch ? Questions de définition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques du kitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégâts de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la LICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LICRA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-lapin : la dialectique de la suspension et du surplomb dans Les Misérables de Ladj Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Suspensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Nov 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de la &amp;quot;médiaconnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Criée, Marseille; Les Rencontres Place publique, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ring de Chéreau/Boulez: première mise en scène anticapitaliste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et argent: l'économie à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie des artistes et fin de l'esthétique du double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre art et recherche : La double vie des artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Vidal, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le motif de la représentation interrompue, de Stendhal aux Intermittents du désordre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques du détournement sur les scènes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isolements subaquatiques: entre performance, idéologie posthumaniste et marketing sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités des corps flottants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Mar 2019, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive, entre brèche et saisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire Détruire Reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anthroposophie et arts vivants : de l’usage instrumental à l’usage artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, nouvelles religions et dérives sectaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Philippe-Meden; Stéphane Heas, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'art vivant devient garant de la vérité : quelques postures épistémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et (auto)censure, questions posées aux artistes et aux enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'ANRAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRAT, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'Art du politiquement correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat à l’occasion des Sorcières de Salem : création et (auto)censure -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Ville, Mar 2019, Théâtre de la Ville, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Blackface”, appropriation culturelle, décolonialisme : la liberté d’expression est-elle menacée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Oct 2019, Théâtre des Bouffes du Nord, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux scénologiques et muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mairesse; Flore Garcin-Marrou; Aurélie Mouton-Rezzouk, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie contre la représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INHA du Studio XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studio XIX, May 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre situé, théâtre à re-situer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decentering the vision(s) of Europe: emergence of new forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral, Isabelle Barbéris, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir, sélectionner, éliminer, jouer ? Mise en scène du public décisionnaire et fictions démocratiques de Henri Pousseur à Roger Bernat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'histoire du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires démocratiques du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes, Oct 2018, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question au metteur en scène Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EASTAP European association for studies of theater and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures votantes: rejouer les bifurcations de l'histoire ou de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REENACTMENT / RECONSTITUTION : REFAIRE OU DÉJOUER L'HISTOIRE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Doudet; Martial Poirson, Sep 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et identités numériques: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes; Théâtre Nouvelle Génération, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition du corps et recomposition de ses imaginaires. Du robot de Capek au HAL de Kubrick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disparition du corps et recomposition de ses imaginaires : du robot de Capek au HAL de Kübrick »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets scalaires dans l'Encyclopédie de la parole de Joris Lacoste&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral; Anne Pellois, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices that matter: présentation des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Election parfaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Bauchard; Marie Lechner, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance filmique. Théâtre, vidéo, direct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leila Adham; Ecole européenne supérieure de l'image, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Feral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Josette Féral, Jul 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages artistiques du numérique : quelques exemples scéniques (Oculus Rift, Facebook, tablette...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été UDPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Bernard, Jul 2016, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemple du parasite entre opérations théâtrale, biologique, économique et numérique: enjeux épistémologiques d’une méthodologie transductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet peut-il faire la méthode ? Penser les objets artistiques à partir de méthodologies pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, mémoire et représentation dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CIMarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, Mar 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Manières de manger ensemble: commensalité et parasitocratie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international “Etre ensemble”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eliane Beaufils, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’altérité incorporée: quelques figures récentes de migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Etranger et étrangeté. Architecture, justice et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Centro do Estudos Teatrais, université de Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive vivante ou archive immatérielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche "Archive vivante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle Raynaut; Ambassade de France au Brésil, Nov 2015, Caso do Povo, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive, vivante et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN LIVING MEMORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rituel interrompu : quand le temps de la représentation se brise ... ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du DU Art Danse Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage culturel en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Théâtre de la Cité internationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdramatique, performatif, émancipé..? Le théâtre, après..?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et théâtre: rejets, identifications, différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Isabelle Barbéris dans le cadre du projet culturel européen CROSSING STAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Madrid, université Carlos III, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux matériaux performatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture critiques du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karel Vanhaesbrouck, Mar 2014, Université Libre de Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NarraCtions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorraine Duménil; Olivier Penot-Lacassagne, Jun 2014, Université Sorbonne nouvelle. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermèdes scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Dec 2014, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES MONDES POSSIBLES DE LA SCENE CONTEMPORAINE LE THEATRE POSTDRAMATIQUE ET LA QUESTION DU POSTHUMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Françoise Dubor, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de « liminalité » dans la dramaturgie et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flore Garcin-Marrou, Jun 2014, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuils et “terra nullius&amp;quot; : redistribution des mythes sur la scène contemporaine française et québécoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux historiographiques du théâtre au Québec depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Apr 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie: entretien avec Yves-Noël Genod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - CRAL, Jun 2014, Paris, France. https://www.youtube.com/watch?v=u1w6nXl-XgI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Goût de l'archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Lemarec, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes possibles de la scène contemporaine Le Théâtre postdramatique et la question du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regard dormant : transformateur du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myth and gaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, université de Ljubljana, Slovénie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi sous toutes les coutures ou Arlequin rhabillé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Habit fait l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Vannouvong, May 2014, HEAD Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à deux voix autour d'Igishanga, mise en scène Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWANDA 1994-2014. Récits, constructions mémorielles et écriture de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquio, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'archive matérielle à l'archive subliminale : liminarités du document dans la recherche-création d'Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant : manque de traces ou risque d'inflation mémorielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Lucet, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hypothèses en vue d’une poétique de l’entracte”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Temps Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Formis; Mélanie Perrier, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre: un geste scénique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de rythme, changer de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Manca, Apr 2013, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'archive!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Youness Anzane, Dec 2013, Caen (IMEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière, lecteur de Philippe Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Teissier, 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vue de la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Tessier, Aug 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histrions divins: jouer avec les stigmates »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et théologie. Autour de Valère Novarina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Dubouclez, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monologue contre le drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l'objet et de l'objectivité dans la performance dans les deux dernières décennies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potlatch notionnel sur la performance/ Notional potlatch on performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Sylvie Roques; Georges Vigarello, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénographie florale dans les arts contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Bétonsalon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Bouteloup, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en scène ses propres textes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le metteur en scène et ses doubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer, restituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice de modalisation dans l'écriture lagarcienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jean-Luc Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dubor, 2011, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant aujourd’hui : art total ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Grand Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Laporte, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la nouvelle scène française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Week-end de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lectures et lecteurs, Apr 2011, Saint Cirq Lapopie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, pas ici-bas&amp;quot;: formes de la résistance dans Derniers remords avant l'oubli et Juste la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études Jean-Luc Lagarce (Agrégation 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Marty; Marie-Hélène Boblet, Dec 2011, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et vitalisme philosophique : le mythe de la vie dans le théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théâtre et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Florence Filippi, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kitsch à l’aune de quelques mises en scène récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE KITSCH ET ARTS SCENIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Marie Pecorari, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phénomène d’inclusion/exclusion dans l’œuvre dramatique de Bernard-marie Koltès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destinataire dans le théâtre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Jan 2008, Université de Bourgogne, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journiac : viande consciente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiophagies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May Chehab; Apostolos Lambropoulos, Oct 2008, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Luc Lagarce, ou le drame retenu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagarce, homme de théâtre, « Les Mardis du CRDP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III; Théâtre MC2, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puissance de l’imagination (sur Edward Bond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du collectif Dramaturgies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Théâtre de la Colline, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des universités de Bochum et Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Christina Schmidt, Nov 2005, Bochum, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi, exposition de l’artiste et porosité des champs du théâtre, de la mode et de la publicité dans les années 70 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la parodie et du pastiche de 1850 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dousteyssier-Khoze; Floriane Place-Verghnes, Mar 2005, Durham, R.A.S. chinoise de Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre texte et corps : les écrits de Louis Jouvet sur le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The contemporary french theater : writing, performing, teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary Noonan, Sep 2005, Université de Cork, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Copi : diversité des modèles et subversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles : révolution ou résolution ? Mise à l’épreuve d’un savoir subjectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Barcelo; Aude Demange; Jana Ockova; Stéphane Ozil, Jun 2004, Université Paul-Valéry - Montpellier III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture de Lacan par Philippe Adrien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oeil, le regard et l'espace scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Romain Jobez, May 2004, Maison Henri Heine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maison mimétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Rottier. Archives du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quimper, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coup et l’injection dans Les Quatre Jumelles (1973) de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international In-corporer, organisé par le GERCO (Groupe d'études et de recherches corps et objet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nimes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux scalaires dans L’Encyclopédie de la parole : diversité des paroles vs Empire de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Mimésis, pp.143-159, 2020, European Journal of Theater and performance, n° 1, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis de Pascal Rambert : une préhistoire de la postmodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Metteur en scène aujourd'hui. Identité artistique en question?, Izabelle Pluta et Gabrielle Girot (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corti, 2014, Philippe Beck, Un chant objectif aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats de corps chez Latifa Laâbissi et Viviana Moin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 2014, A bras le corps. Image, matérialité et devenir des corps, Agnès Vannouvong et Noémie Etienne (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2012, Le Monologue contre le drame, Françoise Heulot et Françoise Dubor (Eds)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messe pour un corps de Michel Journiac : l'autobiophage en icône des temps présents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2011, AutoBioPhagie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles censures&amp;quot;, dossier coordonné avec Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène. La création scénique à l'ère du post-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anthropo(s)cène. La création scénique à l’ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et néobaroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Vanhaesebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabela Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Charles Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures silencieuses. Préface de Matéi Visniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. A paraître, Hors-collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mialet-Barrault. 2023, Mazarine Pingeot et Sophie Nordmann, collection Disputatio, 2080293680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ides et Calendes. 2021, René Zahnd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Masque au profil. Théâtre, web et performance 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Bord de l'eau. 2020, Martine Beugnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre désastré (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgois, 2018, Copi: Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de Copi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons; "Comparaisons". 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) L'Archive dans les arts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, L'Archive dans les arts vivants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je?; Presses universitaires de France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecorari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un théâtre du rêve éveillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Univers théâtral. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Théâtre public et censure diffuse : analyses de données d’enquête », in Overview of censorship in Europe, Anne Étienne et Graham Saunders (eds), Peter Lang, à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et censure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive et jeux d’échelle dans Pourquoi Moi d’Emmanuelle Raynaut : vers une nouvelle écologie du spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant, Sophie Lucet et Bénédicte Boisson (dir.), Presses universitaires de Rennes, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et idéologies scalaires de l’Encyclopédie de la parole : multitude des paroles vs empire de la parole, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle. Les arts confrontés au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps sous contrôle : la posthumanisation du corps dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QS?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The art to eat with : performance and the figure of parasite », in Beaufils, Eliane et Holling, Eva (dir), Being with in contemporary performing arts, Neofelis, Berlin, 2018, 8 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beeing with in contemporary performing arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une dramaturgie de la préparation : commensalité et parasitocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seconde époque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de l’être-ensemble dans les arts du spectacle contemporain, Beaufils, Eliane et De Morant, Alix (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronia : a post-media life form »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uchronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN 978-3-95679-265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard setter: performance, the Sleepers, Duermevela / &amp;quot;Maître de suivre&amp;quot;: la performance, les Dormants, Duermevela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing stages European project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boucles performatives et espaces insécables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi le plaire, à toi le faire, livre d’artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alt Gar Bra, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les danseurs se laissent habiter par la machine...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archive dans les arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minutes de la création: la fatalité de l’archive? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archive dans les arts vivants: théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons, "Comparaisons". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre, dir. Isabelle Barbéris et Florence Fix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs de coton au champ théâtre: enjeux d'un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifters Dinge: accords et désaccords entre théâtre et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de scène, musique en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence Fix, Pascale Léocroart et Frédérique Toudoire-Surlapierre (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire 'déplacé' &amp;quot; de Jean-Luc Lagarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce du point de vue de la joie, Françoise Dubor (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une empreinte de l'époque, entretien avec Patrick Mauriès, auteur du Second manifeste Camp (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noel Genod : les excédents du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et théâtralité: effets et affects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualisations et modalisations dans la choralité lagarcienne : une proximité qui éloigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titivillus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISBN 978-88-7218-211-6 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : tout est costume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lampsaque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et usages du costume de scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des didascalies chez Edward Bond : questions d'éthique et d'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didascalie dans le théâtre du vingtième siècle Regarder l’impossible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée verbale de Loretta Strong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monologue au théâtre (1950-2000). La parole solitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Nouveaux paradoxes du luxe », 15 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe… Métiers et management atypiques, Danielle Alléres (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Griffes, sigles, logos : la banlieue et les signes extérieurs de richesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques de luxe : signification &amp; contenu, Danielle Allérès (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO: la cérémonie d'ouverture de Thomas Jolly, grande fête civique et théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale au musée: une affaire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous vers un débat figé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « belles histoires » de The Conversation : « Mes articles ont donné lieu à des échanges féconds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies concrètes: que révèle l'utilisation politique de cette expression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piotr Pavlenski, entre avant-garde réactionnaire et ‘snuffisation’ de la politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chercheuse vit l'expérience DAU: conversation avec Isabelle Barbéris, spécialiste en arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi j’écris pour The Conversation France (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Merah au « suicidé de la société » : dérives idéologiques du spectacle « Moi, la mort… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La shirto-politique ou le politique à l’ère publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil d’Emmanuel Macron : pouvoir et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire https://publictionnaire.huma-num.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KITSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On va danser sous les lampions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 2005: sacre ou disparition du &amp;quot;maître en scène&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homosexuel ou la difficulté de s'exprimer: Copi par Croisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesguich, l'ineffaçable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duchêne: &amp;quot;J'ai joué au mec de droite pendant un an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des Lumières a-t-il encore un avenir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidence de recherche Museocamp 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'exploration de la prosodie dans la parole interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Godement-Berline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le nouvel académisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout commence comme un jeu : vivre une nuit de plus », entretien avec Joris Mathieu pour Frères Sorcières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi je danse », entretien avec Olivia Grandville pour A L’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue avec Miguel Benasayag et le Théâtre inutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller n'est pas aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain, posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphynx et Ilynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un classique sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonie chez les fous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bob Wilson (re)croise Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echafaudage d'allumettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini théâtre total...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medium is... what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre télépathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Exception du culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'artiste subversif s'efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits et grands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, mensonge et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marionnette et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://labo-laps.com/presentation-de-la-residence-marionnette-et-philosophie/#1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the wild side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à finir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hara-kiri du riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle La Nuit des rois, de Shakespeare, mise en scène Bérangère Jannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cosy au kitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est le plus petit théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajax d'Heiner Müller au prisme de l'image-temps deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle 33 tours et quelques secondes, de Lina Saneh et Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détruire, dit-elle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle Amarillo, du collectif Teatro Linea de Sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le collectif Blitz pour le spectacle GUNS ! GUNS ! GUNS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chiens de Navarre, ou le théâtre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://mediation.centrepompidou.fr/education/ressources/ENS-artsdelascene-theatre/chiens_de_navarre/chiens_de_navarre.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène David Bobée pour Roméo et Juliette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant et après la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Enrico Casagrande et Daniela Nicolo (cie MOTUS) pour le spectacle IOVADOVIA (JEMENVAIS), le dernier volet d’une trilogie qui réactive la tragédie d’Antigone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Paul Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Oliver Frljic pour le spectacle Damned be the traitor of his homeland!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du spectacle &amp;quot;A portée de crachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Fabrice Murgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabrice Melquiot autour du spectacle Alice aux pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sombre histoire de carnaval...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour d’Adam et Eve de Mikhaïl Boulgakov, mise en scène Daniel Jeanneteau, Théâtre Gérard-Philipe de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour de L’Ignorant et le fou, mise en scène Célie Pauthe, en présence du metteur en scène, Théâtre Gérard-Philipe de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Tiphaine Karsenti autour du Cid de Pierre Corneille, suivi d'un débat avec le metteur en scène Alain Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Ignorant et le fou de Thomas Bernhard : drame du sommet et du déclin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced entertainment: changer de rôle, c’est “simple mais compliqué” Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Soi-même comme un rôle”: le cas Münchhausen. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tension de rôles” (théorie des rôles sociaux), de la microsociologie à la dramaturgie. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’esprit et la notion de “rôle mental”: des croyances sur des croyances. Jeu(x) de rôle(s) : approches pluridisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s): approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des formations, vague E, université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Universalisme en question(s): série d'entretiens avec des artistes et des opérateurs culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Ecole supérieure d'art dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'habilitation (ERAC + Ecole supérieure d'art dramatique de Saint-Etienne) pour le DE (diplôme d'Etat) de comédien - DNSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'école supérieure de théâtre de l'Union (Limoges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi: text and stage Parodic mimesis, self-staging and identity subversion in the Parisian years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. Université Paris 10 Nanterre, 2007. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et propagande? Enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Barbéris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (hors classe) HDR, Lettres et arts, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-2637-1887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la croisée de l'esthétique et de la politologie, mon travail de recherche prend appui sur l'analysethéâtrale (dispositifs scéniques, dramaturgies, intermédialité) pour étudier la fluctuation des imaginairesdémocratiques: identité/identification; représentativit**é/représentation; changements de rôles;représentation du choix et mise en scène du public votant, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un premier axe de recherche, le plus ancien, concerne les dramaturgies contemporaines : il a donnélieu à deux monographies, l’une sur un auteur jadis méconnu et à tort marginalisé, Copi (Les Mondesde Copi. Machines folles et chimères, Ôrizons, 2014) ; l’autre sur Max Frisch dont l’œuvre théâtralen’avait pas encore fait l’objet d’un effort d’analyse spécifique (Le Théâtre de Max Frisch, Ides etCalendes, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Un second axe touche, à angle large, aux enjeux esthétiques mais aussi politiques etanthropologiques de la représentation théâtrale en ciblant la singularité de son régime symbolique.Cet axe pourrait se résumer par l’étude de la « crise de la représentation ». Une grande partie de maréflexion tourne autour des effets de démédiation dans le champ artistique et médiatique :hypperréalisme, numérique, effets de réel, identification, mimétisme plutôt que mimésis… C’estainsi que j’ai pu me livrer à un travail comparatiste entre esthétique de la représentation théâtrale etesthétique des représentation politique (démocratie représentative) et numérique (critique del’analogie entre web et cyberthéâtre). Cette approche se situe plus dans la tradition de la philosophieesthétique avec un récent tropisme en direction de l’herméneutique, me permettant de travailler ethistoriciser la figure du metteur en scène comme interprète, plutôt que comme créateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences des universités HDR, Hors classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité, UFR LAC (Lettres Arts Cinéma), rattachée au CERILAC (Centre de recherche interdisciplinaire lettres arts cinéma EA4410)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 18, 9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2000) , normalienne (ENS Fontenay Saint-Cloud: rang 4), khâgne et hypokhâgne au Lycée Henri IV (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences politiques, université Paris Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques / administratives / pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe de recherche EMOI – Esthétique Musique/Médias Oralité Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la licence « Lettres et arts » depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CERILAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’option théâtre (2011-2017; 2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseillère artistique (chargée de mission) de la VP Culture de l’Université Paris Diderot (Bernadette Bricout, Pascal Dibie) de 2013 à 2019 à l'université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CNU, section 18 (suppléante; titulaire depuis janvier 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation au CNRS (2020-2021), CRAL (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la Fondation Tronc-Chanal (Fondation de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSEAC (Institut national supérieur d'éducation artistique et culturelle, CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice et coordinatrice du projet « Jeu(x) de rôle(s) » (2022 -) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jeuxderoles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte théâtre pour la DRAC Ile-de-France (Ministère de la culture, 2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de l’équipe française du projet culturel européen (Union européenne) Crossing stages (2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2022), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du programme de chaires brésiliennes de l'Ambassade de France (Université Fédérale du Minas Gerais, octobre-novembre 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon du livre politique de l’Assemblée nationale (2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse de recherche au Lincoln Center, New York (2 mois, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khâgne et hypokhâgne (Henri IV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Fontenay Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASTER de Sciences politiques (université Paris Dauphine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation théâtrale : Centre Grotowski, Footsbarn theater (clown), méthode Lecoq, CNSAD, Théâtre de la Tempête (dramaturgie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et imaginaires démocratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et théorie de la scène contemporaine : enjeux dramaturgiques, scéniques, épistémologiques, herméneutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques culturelles, théâtre et démocratie, théâtre et idéologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et identités, notion de « rôle ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kitsch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux axes (2022) : Nouvelle vague iranienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que les nouvelles censures ont de vraiment nouveau?*, Presses universitaires de France, rentrée littéraire 2024 (manuscrit validé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> discussion avec Alain Policar, coll. Disputatio, Mialet-Barrault, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ides et Calendes, Lausanne, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct. Le nouvel académisme anticulturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2019. Sélectionné pour le prix du livre politique de l’Assemblée nationale. Recensions : L’Art du politiquement correct (2019) a été recensé dans Le Monde, Le Monde diplomatique, Sciences Humaines, Artension, Le Figaro, Le Point, Charlie Hebdo, le Figaro, En attendant Nadeau, le magazine Artcena et dans la revue Skolé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du masque au profil. Théâtre, performance et web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Bord de l'eau, collection UDPN, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Les Mondes de Copi. Machines folles et chimères, éd. Orizons, coll. Etudes littéraires, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Economie du spectacle vivant, Que Sais-je?, n° 3972, (avec Martial Poirson), Presses universitaires de France, 2013. Réédition : 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un Théâtre du rêve éveillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’Harmattan, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-directions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (dir.), Cités n° 86, juin 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Nouvelles censures, Isabelle Barbéris et Nathalie Heinich (dir.), Cités n° 82, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Après l'anthropo(s)cène. La création scénique à l'ère du post-humain, Isabelle Barbéris et Françoise Dubor (dir.), Revue Degrés, Bruxelles, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Le Parasite au théâtre, Isabelle Barbéris et Florence Fix (dir.), Ôrizons, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Philippe Beck, un chant objectif aujourd’hui, Isabelle Barbéris et Gérard Tessier (dir.), Corti, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et néobaroque, Isabelle Barbéris et Karel Vanhaesebrouck (dir.), Théâtre/Public n°202, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kitsch et théâtralité, Isabelle Barbéris et Marie Pécorari (dir.), Editions universitaires de Dijon, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*L’Archive dans les arts vivants, Isabelle Barbéris (dir.), Presses universitaires de Rennes, mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit, parlé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin (lu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien, portugais (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation dans les médias et évènementiel (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Génération éveillée&amp;quot;, Grand entretien avec Mathias Vicherat (directeur de SciencesPo), Franc-Tireur, Hors-série n°1, été 2023.Les Rencontres d’Unité laïque, Sénat, 8 octobre 2022 : experte pour la session « Culture ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Blackface, appropriation culturelle, décolonialisme », Le Festival du Monde à Paris, octobre 2019 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salon des livres de femmes essayistes, 24 septembre 2022, Mairie du 6ème arrondissement, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le vandalisme vertueux des écologistes », Signes des temps, 30/10/2022 , France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Diversité à l’opéra : le modèle français fait-il de la résistance ? », Le Temps du débat, 6/01/2021, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les statues meurent-elles aussi ? », Le Temps du débat, 23/06/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Au nom du ‘care’ : vers une culture officielle globale ? », Signes des temps, 17/05/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que notre société attend de ses artistes ? », Le Temps du débat, 10/03/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Piotr Pavlenski et le scandale Griveaux », Signes des temps, 16/02/2020, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’art est-il victime du politiquement correct ? », Le Débat de Midi, 9/07/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on encore créer sans offenser ? », La Grande Table, 25/04/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Suppliantes et le blackface », Signes des temps, 7/07/2019, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Décolonialiste ou universaliste : quand la culture devient une affaire de race ? », Le Nouveau Rendez-Vous, 17/01/2019, France Inter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Valeur de l’art contemporain », Entendez-vous l’éco, 18/10/2018, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Guy Debord : une œuvre à détourner », Toute une vie, 11/11/2017, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Copi, l’homme debout », Toute une vie, 11/07/2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Avignon : survivre dans la jungle du off », Grand reportage, 19/07/2013, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Retour sur l’œuvre de Copi », La Grande table, 4/06/2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Peut-on évaluer la matière grise ? », Macadam Philo, 22 mai 2009, France Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Mardis du Grand Palais », Arnaud Laporte, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation à l'Institut d'études bouddhiques (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de l’association ENScène ! (association théâtrale de l’ENS Lyon) avec Ariane Martinez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du blog </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises et rapports pour le Ministère de la culture (DRAC, DGCA, Ministre). Dernièrement, enquête (2020-2021) sur la crise de l’universalisme auprès de 35 opérateurs culturels (cabinet de M. le Ministre de la Culture Franck Riester).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante à la mise en scène de Philippe Adrien (CNSAD, Théâtre de la Tempête) pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Théâtre de la Tempête pendant 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction d’une trentaine de feuilles de salle (analyses, entretiens avec les artistes) pour le Festival d’Automne en Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration dramaturgique : Philippe Adrien, Yves-Noël Genod, Les Chiens de Navarre, Emmanuelle Raynaut (cie AREP), Festival des Rencontres à la Cartoucherie, Théâtre inutile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation d'une saison complète pour la Scène Watteau, scène conventionnée d’intérêt national (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-programmation du Pavillon &amp;quot;Iran&amp;quot;, Théâtre de la Manufacture, festival d'Avignon 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice avec Ami Flammer du cercle Culture & universalisme (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cultureuniversalisme.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique théâtrale pour la presse nationale (web, print) : Marianne, Franc-Tireur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique musicale (flûte traversière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre aux frontières du système esthétique d'Ingarden: la scène &amp;quot;apposée&amp;quot; au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Numéro spécial Ingarden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute au roman&amp;quot;, de Paolo Tortonese (2023). Recension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couturière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi resucita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama queen: quand l'actrice résiste à ses rôles (Pirandello, Bergman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier "Art et folie", pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: les mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renouveler la philosophie par la pensée de la vie extraterrestre », recension de &amp;quot;Anthropologie du cosmos&amp;quot; de Jean-Marie Brohm, éditions QS, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Macron: quel bilan culturel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie extrême comme ‘effet-vérité’ : l’exemple du théâtre », in Brohm, Jean-Marie (dir) « Langage et vérité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétrentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’expression cancel culture », in La Langue sous contrôle ?, Isabelle Barbéris et Franck Neveu (eds), revue Cités n°86, Presses universitaires de France, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une diversité de la réciprocité: sortir de l'impasse relativiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme pour tous, figure du capitalisme tardif, recension de Nouvel héroïsme. Puissance des imaginaires, Olivier Fournout, Presses de l’École des Mines, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les nouveaux contre-récits : panorama d’une logomachie », in Cités Hors-série La France en récits, Presses universitaires de France, mai 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barbouillage, blackface : de la falsification à la censure », in Cités n° 82, Presses universitaires de France, mai 2020, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles: la liberté de création dévoyée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Münzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit de Vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 681, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture : peut-on parler de propagande ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les imaginaires démocratiques du processus de création »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.247-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lettre au public futur », entretien avec Stefan Kaegi pour Nachlass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Théâtre Vidy Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O corpo ausente encenador », in Kiffer, Ana, Sobre o corpo, 7 Letras, Rio, 2017, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La machine à jouer d’Etienne Souriau ou le théâtre comme art de philosopher », in Talon-Hugon, Carole et Château, Dominique (dir), dossier Etienne Souriau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merah à Avignon : la métamorphose théâtrale du meurtrier en victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art vivant ou survivant ? Vers un théâtre des évanescences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tu t'organises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Carte postale de Jacques Derrida : intimer l’art de philosopher »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noël Genod. Un théâtre de l'invitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Distribution, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histrions novariniens: performer dans l’absence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain débordé dans le théâtre postdramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demain, le posthumain?, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de rire et grincements de dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badiou: éloge du théêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière: une pensée de la (r)évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerk, de Gisèle Vienne et Jonathan Capdevielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PERFORMANCE, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître une nouvelle forme quand on en voit une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ONDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles formes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène comme un maquis de signes (sur Alexis Forestier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux masques et la plume de la compagnie du Zerep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène de ménage (introduction du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stylisation de l’énergie chez Benjamin Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et néobaroque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar de Paul Otlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oligopoles ! Oligopoles » (sur le système festivalier européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inscrire douche au-dessus de la porte de la chambre à gaz » (sur le témoignage bondien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 104 rue d’Aubervilliers : ‘La question du théâtre ne se pose plus’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour en modestie du maître en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mode et théâtralité : quelques propositions », p. 39-45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il teatro della voracità », numéro thématique Questioni di gusto, coordonné par Valerio Cuccaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : la frivolité comme dernier rempart au désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de recherche Luxe Mode Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de censure et leur actualisation dans les démocraties fatiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre peut-il tout montrer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Rhône-Alpes; Théâtre Nouvelle Génération (Lyon); INSEAC (CNAM), Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre &amp;quot;Le Multiculturalisme en procès&amp;quot; (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Prise de paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut François Mitterrand; Nicolas Leron, Jun 2024, Jarnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence articicielle: la tentation du retour d'un système des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tête de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Scotto di Clemente; Agathe Giraud; Apolline Ponthieux; Charlotte Laure, Jun 2024, Dijon Université de Bourgogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'émission et oubli de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Garutti; Centre des arts de la parole; Gaîté lyrique Paris, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, vie, liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de la mise en scène: éléments historiques et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Ingarden: l'acte de lecture entre réception et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Limido, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser dans le maëlstrom: d' E. A. Poe à Norbert Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Désorientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evelyne Grossman, Jeanne Bacharach, Marc Goldschmidt, Mar 2023, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hordas virtuais e novas censuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas censuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France; Direction des relations internationales de l'UFMG, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyez-moi... ou pas: trauma et difficulté de s'exprimer dans le théâtre de Pirandello et Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mémoire et indicible : la question du trauma individuel dans les arts contemporains".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Orsini; Laurence Garino-Abel; Laurent Gallardo; David Crémaux-Bouche, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;Our Sequoia garden&amp;quot;, film de Hanieh Delecroix. Collection Lambert (auditorium), 19 juillet 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavillon du futur Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Laurent Garreau; Pascal Keiser; Abraham Bengio, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Françon, l'indépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alain Françon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gomez; Isabelle Barbéris; Florence Naugrette; Georges Banu; Alain Françon, Apr 2023, Théâtre La Scala, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Censuras: desafios contemporaneos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de chaire de l'Ambassade de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Brésil; Faculté de droit; Université Fédérale du Minas Gerais; Marco Antonio Sousa Alvès, Nov 2023, Belo horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;politiquement correct&amp;quot; et la crise du modèle démocratique délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire: mirages de l'autodéclaratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques-Alain Miller; Deborah Guterman, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des travaux : l'origine humaniste de la notion de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Veinstein, pionnier français de l'esthétique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plastiques contemporaines et contre cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Arrault, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et universalisme: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'Unité laïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esthétique du politiquement correct »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Perelman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL Groupe de recherche en rhétorique et en argumentation linguistique (ULB), Feb 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégâts de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la LICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LICRA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-lapin : la dialectique de la suspension et du surplomb dans Les Misérables de Ladj Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Suspensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Nov 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouvelles esthétiques identitaires sont-elles kitsch ? Questions de définition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques du kitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de la &amp;quot;médiaconnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Criée, Marseille; Les Rencontres Place publique, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ring de Chéreau/Boulez: première mise en scène anticapitaliste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et argent: l'économie à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anthroposophie et arts vivants : de l’usage instrumental à l’usage artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, nouvelles religions et dérives sectaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Philippe-Meden; Stéphane Heas, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Icônes ou idôles ? Pouvoir de l’hyperfiguration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie des artistes et fin de l'esthétique du double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre art et recherche : La double vie des artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Vidal, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le motif de la représentation interrompue, de Stendhal aux Intermittents du désordre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques du détournement sur les scènes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isolements subaquatiques: entre performance, idéologie posthumaniste et marketing sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités des corps flottants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle André; Evelyne Grossman, Mar 2019, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive, entre brèche et saisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire Détruire Reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'art vivant devient garant de la vérité : quelques postures épistémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et (auto)censure, questions posées aux artistes et aux enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'ANRAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRAT, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Blackface”, appropriation culturelle, décolonialisme : la liberté d’expression est-elle menacée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Oct 2019, Théâtre des Bouffes du Nord, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'Art du politiquement correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat à l’occasion des Sorcières de Salem : création et (auto)censure -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre de la Ville, Mar 2019, Théâtre de la Ville, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir, sélectionner, éliminer, jouer ? Mise en scène du public décisionnaire et fictions démocratiques de Henri Pousseur à Roger Bernat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'histoire du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie contre la représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INHA du Studio XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studio XIX, May 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux scénologiques et muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mairesse; Flore Garcin-Marrou; Aurélie Mouton-Rezzouk, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre situé, théâtre à re-situer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decentering the vision(s) of Europe: emergence of new forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral, Isabelle Barbéris, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires démocratiques du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes, Oct 2018, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question au metteur en scène Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EASTAP European association for studies of theater and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures votantes: rejouer les bifurcations de l'histoire ou de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REENACTMENT / RECONSTITUTION : REFAIRE OU DÉJOUER L'HISTOIRE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Doudet; Martial Poirson, Sep 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disparition du corps et recomposition de ses imaginaires : du robot de Capek au HAL de Kübrick »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et identités numériques: les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREAC Rhône-Alpes; Théâtre Nouvelle Génération, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition du corps et recomposition de ses imaginaires. Du robot de Capek au HAL de Kubrick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roland Huesca, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets scalaires dans l'Encyclopédie de la parole de Joris Lacoste&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josette Féral; Anne Pellois, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices that matter: présentation des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Election parfaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Bauchard; Marie Lechner, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance filmique. Théâtre, vidéo, direct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leila Adham; Ecole européenne supérieure de l'image, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages artistiques du numérique : quelques exemples scéniques (Oculus Rift, Facebook, tablette...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été UDPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Bernard, Jul 2016, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemple du parasite entre opérations théâtrale, biologique, économique et numérique: enjeux épistémologiques d’une méthodologie transductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet peut-il faire la méthode ? Penser les objets artistiques à partir de méthodologies pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Feral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Josette Féral, Jul 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, mémoire et représentation dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CIMarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, Mar 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive vivante ou archive immatérielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche "Archive vivante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Emmanuelle Raynaut; Ambassade de France au Brésil, Nov 2015, Caso do Povo, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive, vivante et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN LIVING MEMORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Manières de manger ensemble: commensalité et parasitocratie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international “Etre ensemble”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eliane Beaufils, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’altérité incorporée: quelques figures récentes de migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Etranger et étrangeté. Architecture, justice et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Centro do Estudos Teatrais, université de Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdramatique, performatif, émancipé..? Le théâtre, après..?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage culturel en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Théâtre de la Cité internationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rituel interrompu : quand le temps de la représentation se brise ... ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du DU Art Danse Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Després, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et théâtre: rejets, identifications, différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Isabelle Barbéris dans le cadre du projet culturel européen CROSSING STAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Madrid, université Carlos III, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie: entretien avec Yves-Noël Genod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la mélodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - CRAL, Jun 2014, Paris, France. https://www.youtube.com/watch?v=u1w6nXl-XgI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Goût de l'archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Lemarec, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes possibles de la scène contemporaine Le Théâtre postdramatique et la question du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES MONDES POSSIBLES DE LA SCENE CONTEMPORAINE LE THEATRE POSTDRAMATIQUE ET LA QUESTION DU POSTHUMAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Françoise Dubor, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux matériaux performatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture critiques du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karel Vanhaesbrouck, Mar 2014, Université Libre de Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NarraCtions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorraine Duménil; Olivier Penot-Lacassagne, Jun 2014, Université Sorbonne nouvelle. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermèdes scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Dec 2014, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de « liminalité » dans la dramaturgie et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flore Garcin-Marrou, Jun 2014, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuils et “terra nullius&amp;quot; : redistribution des mythes sur la scène contemporaine française et québécoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux historiographiques du théâtre au Québec depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Apr 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regard dormant : transformateur du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myth and gaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, université de Ljubljana, Slovénie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi sous toutes les coutures ou Arlequin rhabillé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Habit fait l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Vannouvong, May 2014, HEAD Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à deux voix autour d'Igishanga, mise en scène Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWANDA 1994-2014. Récits, constructions mémorielles et écriture de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquio, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Evelyne Grossman, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'archive matérielle à l'archive subliminale : liminarités du document dans la recherche-création d'Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant : manque de traces ou risque d'inflation mémorielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Lucet, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hypothèses en vue d’une poétique de l’entracte”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Temps Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Formis; Mélanie Perrier, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'archive!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Youness Anzane, Dec 2013, Caen (IMEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre: un geste scénique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de rythme, changer de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Manca, Apr 2013, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière, lecteur de Philippe Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Teissier, 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vue de la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Beck, un chant objectif aujourd'hui, colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Gérard Tessier, Aug 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histrions divins: jouer avec les stigmates »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et théologie. Autour de Valère Novarina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Dubouclez, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monologue contre le drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l'objet et de l'objectivité dans la performance dans les deux dernières décennies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potlatch notionnel sur la performance/ Notional potlatch on performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Sylvie Roques; Georges Vigarello, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénographie florale dans les arts contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Bétonsalon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Bouteloup, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en scène ses propres textes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le metteur en scène et ses doubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer, restituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant aujourd’hui : art total ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Grand Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Laporte, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice de modalisation dans l'écriture lagarcienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jean-Luc Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dubor, 2011, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la nouvelle scène française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Week-end de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lectures et lecteurs, Apr 2011, Saint Cirq Lapopie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, pas ici-bas&amp;quot;: formes de la résistance dans Derniers remords avant l'oubli et Juste la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études Jean-Luc Lagarce (Agrégation 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Marty; Marie-Hélène Boblet, Dec 2011, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et vitalisme philosophique : le mythe de la vie dans le théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théâtre et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Biet; Florence Filippi, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kitsch à l’aune de quelques mises en scène récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE KITSCH ET ARTS SCENIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Barbéris; Marie Pecorari, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phénomène d’inclusion/exclusion dans l’œuvre dramatique de Bernard-marie Koltès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destinataire dans le théâtre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Jan 2008, Université de Bourgogne, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journiac : viande consciente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiophagies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May Chehab; Apostolos Lambropoulos, Oct 2008, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Luc Lagarce, ou le drame retenu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagarce, homme de théâtre, « Les Mardis du CRDP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III; Théâtre MC2, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puissance de l’imagination (sur Edward Bond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du collectif Dramaturgies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Théâtre de la Colline, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre texte et corps : les écrits de Louis Jouvet sur le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The contemporary french theater : writing, performing, teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary Noonan, Sep 2005, Université de Cork, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des universités de Bochum et Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Christina Schmidt, Nov 2005, Bochum, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Copi, exposition de l’artiste et porosité des champs du théâtre, de la mode et de la publicité dans les années 70 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la parodie et du pastiche de 1850 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dousteyssier-Khoze; Floriane Place-Verghnes, Mar 2005, Durham, R.A.S. chinoise de Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Copi : diversité des modèles et subversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles : révolution ou résolution ? Mise à l’épreuve d’un savoir subjectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Barcelo; Aude Demange; Jana Ockova; Stéphane Ozil, Jun 2004, Université Paul-Valéry - Montpellier III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture de Lacan par Philippe Adrien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oeil, le regard et l'espace scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrike Hass; Christian Biet; Nikolaus Müller-Scholl; Romain Jobez, May 2004, Maison Henri Heine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maison mimétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Rottier. Archives du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur l'oeuvre de Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quimper, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coup et l’injection dans Les Quatre Jumelles (1973) de Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international In-corporer, organisé par le GERCO (Groupe d'études et de recherches corps et objet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nimes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux scalaires dans L’Encyclopédie de la parole : diversité des paroles vs Empire de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Mimésis, pp.143-159, 2020, European Journal of Theater and performance, n° 1, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis de Pascal Rambert : une préhistoire de la postmodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Metteur en scène aujourd'hui. Identité artistique en question?, Izabelle Pluta et Gabrielle Girot (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la plus grande clarté: la scène comme possible du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corti, 2014, Philippe Beck, Un chant objectif aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats de corps chez Latifa Laâbissi et Viviana Moin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 2014, A bras le corps. Image, matérialité et devenir des corps, Agnès Vannouvong et Noémie Etienne (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi-Cressole: le monologue extérieur de la Folle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2012, Le Monologue contre le drame, Françoise Heulot et Françoise Dubor (Eds)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messe pour un corps de Michel Journiac : l'autobiophage en icône des temps présents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2011, AutoBioPhagie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles censures&amp;quot;, dossier coordonné avec Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène. La création scénique à l'ère du post-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anthropo(s)cène. La création scénique à l’ère du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et néobaroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Vanhaesebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabela Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Charles Zarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures silencieuses. Préface de Matéi Visniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. A paraître, Hors-collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiculturalisme en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mialet-Barrault. 2023, Mazarine Pingeot et Sophie Nordmann, collection Disputatio, 2080293680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panique identitaire. Nouvelles esthétiques de la foire aux identités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Max Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ides et Calendes. 2021, René Zahnd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Masque au profil. Théâtre, web et performance 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Bord de l'eau. 2020, Martine Beugnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du politiquement correct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre désastré (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgois, 2018, Copi: Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de Copi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons; "Comparaisons". 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) L'Archive dans les arts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, L'Archive dans les arts vivants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je?; Presses universitaires de France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecorari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres contemporains. Mythes et idéologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adrien. Un théâtre du rêve éveillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Univers théâtral. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Théâtre public et censure diffuse : analyses de données d’enquête », in Overview of censorship in Europe, Anne Étienne et Graham Saunders (eds), Peter Lang, à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et censure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archive et jeux d’échelle dans Pourquoi Moi d’Emmanuelle Raynaut : vers une nouvelle écologie du spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de création et archives du spectacle vivant, Sophie Lucet et Bénédicte Boisson (dir.), Presses universitaires de Rennes, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et idéologies scalaires de l’Encyclopédie de la parole : multitude des paroles vs empire de la parole, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements d'échelle. Les arts confrontés au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788869762093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps sous contrôle : la posthumanisation du corps dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QS?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une dramaturgie de la préparation : commensalité et parasitocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seconde époque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de l’être-ensemble dans les arts du spectacle contemporain, Beaufils, Eliane et De Morant, Alix (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The art to eat with : performance and the figure of parasite », in Beaufils, Eliane et Holling, Eva (dir), Being with in contemporary performing arts, Neofelis, Berlin, 2018, 8 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beeing with in contemporary performing arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronia : a post-media life form »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uchronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN 978-3-95679-265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les danseurs se laissent habiter par la machine...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'anthropo(s)cène: la création scénique à l'ère du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard setter: performance, the Sleepers, Duermevela / &amp;quot;Maître de suivre&amp;quot;: la performance, les Dormants, Duermevela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing stages European project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boucles performatives et espaces insécables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi le plaire, à toi le faire, livre d’artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alt Gar Bra, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatiquement radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archive dans les arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons, "Comparaisons". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre, dir. Isabelle Barbéris et Florence Fix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minutes de la création: la fatalité de l’archive? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archive dans les arts vivants: théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parasite au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs de coton au champ théâtre: enjeux d'un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifters Dinge: accords et désaccords entre théâtre et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ôrizons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de scène, musique en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence Fix, Pascale Léocroart et Frédérique Toudoire-Surlapierre (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire 'déplacé' &amp;quot; de Jean-Luc Lagarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce du point de vue de la joie, Françoise Dubor (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une empreinte de l'époque, entretien avec Patrick Mauriès, auteur du Second manifeste Camp (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Noel Genod : les excédents du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitsch et théâtralité: effets et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kitsch et théâtralité: effets et affects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualisations et modalisations dans la choralité lagarcienne : une proximité qui éloigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titivillus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il teatro inopportuno di Copi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISBN 978-88-7218-211-6 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travestissement chez Copi : tout est costume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lampsaque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et usages du costume de scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée verbale de Loretta Strong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monologue au théâtre (1950-2000). La parole solitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des didascalies chez Edward Bond : questions d'éthique et d'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didascalie dans le théâtre du vingtième siècle Regarder l’impossible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Nouveaux paradoxes du luxe », 15 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe… Métiers et management atypiques, Danielle Alléres (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Griffes, sigles, logos : la banlieue et les signes extérieurs de richesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques de luxe : signification &amp; contenu, Danielle Allérès (dir.), préface d’Olivier Mellerio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO: la cérémonie d'ouverture de Thomas Jolly, grande fête civique et théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale au musée: une affaire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous vers un débat figé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « belles histoires » de The Conversation : « Mes articles ont donné lieu à des échanges féconds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies concrètes: que révèle l'utilisation politique de cette expression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piotr Pavlenski, entre avant-garde réactionnaire et ‘snuffisation’ de la politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chercheuse vit l'expérience DAU: conversation avec Isabelle Barbéris, spécialiste en arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi j’écris pour The Conversation France (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Merah au « suicidé de la société » : dérives idéologiques du spectacle « Moi, la mort… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La shirto-politique ou le politique à l’ère publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil d’Emmanuel Macron : pouvoir et théâtralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire https://publictionnaire.huma-num.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes en éclats. Théâtre, danse, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KITSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On va danser sous les lampions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homosexuel ou la difficulté de s'exprimer: Copi par Croisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 2005: sacre ou disparition du &amp;quot;maître en scène&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesguich, l'ineffaçable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duchêne: &amp;quot;J'ai joué au mec de droite pendant un an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des Lumières a-t-il encore un avenir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidence de recherche Museocamp 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'exploration de la prosodie dans la parole interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Godement-Berline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le nouvel académisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout commence comme un jeu : vivre une nuit de plus », entretien avec Joris Mathieu pour Frères Sorcières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi je danse », entretien avec Olivia Grandville pour A L’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue avec Miguel Benasayag et le Théâtre inutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Bob Wilson (re)croise Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echafaudage d'allumettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre un classique sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonie chez les fous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller n'est pas aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain, posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphynx et Ilynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini théâtre total...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medium is... what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théâtre télépathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Exception du culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'artiste subversif s'efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits et grands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle La Nuit des rois, de Shakespeare, mise en scène Bérangère Jannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marionnette et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://labo-laps.com/presentation-de-la-residence-marionnette-et-philosophie/#1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, mensonge et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the wild side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à finir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hara-kiri du riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cosy au kitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est le plus petit théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajax d'Heiner Müller au prisme de l'image-temps deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle 33 tours et quelques secondes, de Lina Saneh et Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détruire, dit-elle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte d'accompagnement pour le spectacle Amarillo, du collectif Teatro Linea de Sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Enrico Casagrande et Daniela Nicolo (cie MOTUS) pour le spectacle IOVADOVIA (JEMENVAIS), le dernier volet d’une trilogie qui réactive la tragédie d’Antigone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Paul Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène David Bobée pour Roméo et Juliette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le collectif Blitz pour le spectacle GUNS ! GUNS ! GUNS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chiens de Navarre, ou le théâtre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://mediation.centrepompidou.fr/education/ressources/ENS-artsdelascene-theatre/chiens_de_navarre/chiens_de_navarre.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant et après la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Oliver Frljic pour le spectacle Damned be the traitor of his homeland!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du spectacle &amp;quot;A portée de crachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le metteur en scène Fabrice Murgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabrice Melquiot autour du spectacle Alice aux pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sombre histoire de carnaval...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour de L’Ignorant et le fou, mise en scène Célie Pauthe, en présence du metteur en scène, Théâtre Gérard-Philipe de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Leila Adham autour d’Adam et Eve de Mikhaïl Boulgakov, mise en scène Daniel Jeanneteau, Théâtre Gérard-Philipe de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Adham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence avec Tiphaine Karsenti autour du Cid de Pierre Corneille, suivi d'un débat avec le metteur en scène Alain Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Ignorant et le fou de Thomas Bernhard : drame du sommet et du déclin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced entertainment: changer de rôle, c’est “simple mais compliqué” Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Soi-même comme un rôle”: le cas Münchhausen. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’esprit et la notion de “rôle mental”: des croyances sur des croyances. Jeu(x) de rôle(s) : approches pluridisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tension de rôles” (théorie des rôles sociaux), de la microsociologie à la dramaturgie. Jeu(x) de rôle(s) : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu(x) de rôle(s): approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des formations, vague E, université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Universalisme en question(s): série d'entretiens avec des artistes et des opérateurs culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Ecole supérieure d'art dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'habilitation (ERAC + Ecole supérieure d'art dramatique de Saint-Etienne) pour le DE (diplôme d'Etat) de comédien - DNSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'école supérieure de théâtre de l'Union (Limoges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Destribats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture - Direction générale de la création artistique (DGCA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copi: text and stage Parodic mimesis, self-staging and identity subversion in the Parisian years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. Université Paris 10 Nanterre, 2007. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et propagande? Enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5704615C"/>
+    <w:nsid w:val="8797518C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-barberis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2637-1887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeuxderoles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureuniversalisme.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#252;nzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Feral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabela Tournon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecorari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/changements-dechelle/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912061v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912065v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Churin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Godement-Berline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914678v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914932v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914957v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914938v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914929v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913925v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915298v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915294v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915405v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476026v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157822v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Destribats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neddam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-barberis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2637-1887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeuxderoles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/festival/video/2019/10/10/en-video-blackface-appropriation-culturelle-decolonialisme-la-liberte-d-expression-est-elle-menacee_6014947_4415198.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureuniversalisme.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#252;nzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Feral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lussac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabela Tournon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecorari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/changements-dechelle/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913713v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912061v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912065v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914326v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Churin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Godement-Berline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914702v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914678v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914954v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915318v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915294v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915401v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476025v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157822v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Destribats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neddam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>