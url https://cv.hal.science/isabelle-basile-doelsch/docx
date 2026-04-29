--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -770,917 +770,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Schlüter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878855v1</w:t>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Chemical Composition of Soil C-Rich Al–Si–Fe Coprecipitates at Nanometer Scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c06557⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498067v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Structure and Chemical Composition of Soil C-Rich Al–Si–Fe Coprecipitates at Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (49), pp.20615-20626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c06557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of carbon loss from an Arenosol by a forest to vineyard land use change on a centennial scale</w:t>
+                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Quéro</w:t>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.517-539. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-8-517-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780602v1</w:t>
+                <w:t xml:space="preserve">hal-03639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper (Cu) speciation in organic-waste (OW) amended soil: Instability of OW-borne Cu(I) sulfide and role of clay and iron oxide minerals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of carbon loss from an Arenosol by a forest to vineyard land use change on a centennial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Frierdich</w:t>
+                <w:t xml:space="preserve">Solène Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Pinheiro</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157779⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.517-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-8-517-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948370v1</w:t>
+                <w:t xml:space="preserve">hal-03780602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">Copper (Cu) speciation in organic-waste (OW) amended soil: Instability of OW-borne Cu(I) sulfide and role of clay and iron oxide minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Formentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Andrew Frierdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+                <w:t xml:space="preserve">Adilson Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 848, pp.157779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03639598v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2615,775 +2615,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559 (7715), pp.599-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746064v1</w:t>
+                <w:t xml:space="preserve">hal-02073138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695926v1</w:t>
+                <w:t xml:space="preserve">hal-01746064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Balesdent</w:t>
+                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 559 (7715), pp.599-602. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.139 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073138v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideas and perspectives: Can we use the soil carbon saturation deficit to quantitatively assess the soil carbon storage potential, or should we explore other strategies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angers Denis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecillon Lauric</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2017-395⟩</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.13562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795292v1</w:t>
+                <w:t xml:space="preserve">hal-01765448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+                <w:t xml:space="preserve">Ideas and perspectives: Can we use the soil carbon saturation deficit to quantitatively assess the soil carbon storage potential, or should we explore other strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angers Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+                <w:t xml:space="preserve">Cecillon Lauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.181-190. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.13562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2017-395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765448v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
@@ -3555,51 +3555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
@@ -3706,77 +3706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3)</w:t>
@@ -4860,465 +4860,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter content and features related to associated mineral fractions in an acid, loamy soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Z. Abidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01485.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772944v1</w:t>
+                <w:t xml:space="preserve">hal-01230138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Junet</w:t>
+                <w:t xml:space="preserve">Organic matter content and features related to associated mineral fractions in an acid, loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.625-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772951v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230138v1</w:t>
+                <w:t xml:space="preserve">hal-00772951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t>
               </w:r>
@@ -6401,51 +6401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another continental pool in the terrestrial silicon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7384,103 +7384,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7637,427 +7637,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dynamics in soils: Evolution of organo-mineral interactions after a forest to vineyard transition</w:t>
+                <w:t xml:space="preserve">Dynamique de formation de la détritusphère à nano-échelle par NanoSIMS : cas de pailles de maïs incubées dans un gleysol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Quero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+                <w:t xml:space="preserve">Werbson Lima Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hoeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheweizer Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertraud Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Congrès 2021 de l’Association québécoise de spécialistes en sciences du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548666v1</w:t>
+                <w:t xml:space="preserve">hal-03548650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+                <w:t xml:space="preserve">Carbon dynamics in soils: Evolution of organo-mineral interactions after a forest to vineyard transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+                <w:t xml:space="preserve">hal-03548666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of organic carbon as a function of soil depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Chinese National Meeting on Gas Isotope Technologies and Geo-applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale chemical imaging of organo-mineral fractions of an andosol (La Martinique, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Jamoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8079,478 +8070,487 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, ADELAIDE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de formation de la détritusphère à nano-échelle par NanoSIMS : cas de pailles de maïs incubées dans un gleysol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Hoeschen</w:t>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sheweizer Steffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gertraud Harrington</w:t>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2021 de l’Association québécoise de spécialistes en sciences du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548650v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
               </w:r>
@@ -8791,103 +8791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de renouvellement du carbone organique stocké dans les horizons profonds des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeepSurf Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
@@ -9044,527 +9044,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organo-mineral associations after a forest to vineyard transition, ISMOM2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+                <w:t xml:space="preserve">New application of density fractionation: assessing trace element/soil matrix associations within organic waste-amended agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Augusto Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C V S Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548671v1</w:t>
+                <w:t xml:space="preserve">cirad-02966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fischer</w:t>
+                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548675v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New application of density fractionation: assessing trace element/soil matrix associations within organic waste-amended agricultural soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Pinheiro</w:t>
+                <w:t xml:space="preserve">Evolution of organo-mineral associations after a forest to vineyard transition, ISMOM2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-02966896v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Levard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">A. Schuessler Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Sebastian Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548680v1</w:t>
+                <w:t xml:space="preserve">hal-03548675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age distribution of carbon in world soil profiles and its drivers revealed by C stable isotopes</w:t>
               </w:r>
@@ -9576,64 +9576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10137,64 +10137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,64 +10249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,90 +10370,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10478,51 +10478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal persistence of organic matter in soils: Insights from STXM-NEXAFS and nano-SIMS investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lutfalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10974,51 +10974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des complexes organo-minéraux par la mise en culture et la modification des conditions physico-chimiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11591,85 +11591,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes cultures et le changement climatique : les cas des filières riz, sorgho, canne à sucre et coton</w:t>
+                <w:t xml:space="preserve">Major Crops and Climate Change: The Cases of Rice, Sorghum, Sugarcane and Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mendez del Villar</w:t>
@@ -11701,420 +11701,571 @@
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
+              <w:t xml:space="preserve">Vincent Blanfort; Marie Hrabanski; Julien Demenois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Impacts and Challenges in Agriculture, Forests and Food Systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Editions Quae; Cirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-227, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287419v1</w:t>
+                <w:t xml:space="preserve">hal-05576772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon storage in soils</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grandes cultures et le changement climatique : les cas des filières riz, sorgho, canne à sucre et coton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mendez del Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gérardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Soils in the Environment, Second Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.221-240, 2025, 978-2-7592-4009-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125405v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and mineralogy of imogolite-type materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosized tubular clay minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Soils in the Environment, Second Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100293-3.00003-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822974-3.00202-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606099v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geology and mineralogy of imogolite-type materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanosized tubular clay minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Developments in Clay Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100293-3.00003-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary Interglacials in East Antartica from ice core dust records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Jagoutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Maggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sirocko, M. Claussen T. Litt M.F. Sanchez-Goni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE CLIMATE OF PAST INTERGLACIALS, 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Science Ltd, pp.53-73, 2007, Developments in Quaternary Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00421398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12124,59 +12275,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -12190,115 +12341,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163517v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -12312,188 +12463,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284521v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des aérosols volcaniques et continentaux de la carotte de glace de Vostok (Antarctique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00756041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12503,105 +12654,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie et processus en environnements de surface : poussières éoliennes, systèmes d'altération et sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12748,51 +12899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183304v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07975-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c06557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Qu&#233;ro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-8-517-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frierdich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34951-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Formentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Venzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2021.1946532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann K Whalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5223-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56W3Z4BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ507M1D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1031-2012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01485.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HP44ZFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM0L5GST-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Andersson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hansson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sch&#246;berg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033382" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amundson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. E. Stone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.10.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SXS9Z3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTZ18JW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374882v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8J6NK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bottero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00703.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00F27DA892E351B8452AF8CB7A8ED89DB136CBC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0450-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1859DA88278E609C8684B2258B4BEA59C516D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fe Grousset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nartsiss Irinarkhovich Barkov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/20859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756606v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(96)00255-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XZQJB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5193" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Quero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werbson Lima Barroso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hoeschen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheweizer Steffen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Harrington" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966896v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Formentini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V S Fernandes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pinheiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Balesdent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740723v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nash" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ringrose" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Skarpelis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wolff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwander" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00202-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/407247.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100293-3.00003-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421398v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jagoutz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maggi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805112v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183304v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07975-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c06557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Qu&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-8-517-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frierdich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34951-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Formentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Venzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2021.1946532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann K Whalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5223-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56W3Z4BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ507M1D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1031-2012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01485.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HP44ZFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM0L5GST-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Andersson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hansson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sch&#246;berg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033382" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amundson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. E. Stone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.10.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SXS9Z3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTZ18JW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374882v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8J6NK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bottero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00703.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00F27DA892E351B8452AF8CB7A8ED89DB136CBC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0450-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1859DA88278E609C8684B2258B4BEA59C516D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fe Grousset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nartsiss Irinarkhovich Barkov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/20859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756606v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(96)00255-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XZQJB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5193" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werbson Lima Barroso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hoeschen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheweizer Steffen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Harrington" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Quero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Formentini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V S Fernandes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pinheiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Balesdent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740723v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nash" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ringrose" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Skarpelis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wolff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwander" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576772v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125405v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00202-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606099v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/407247.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100293-3.00003-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421398v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jagoutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maggi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805112v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>