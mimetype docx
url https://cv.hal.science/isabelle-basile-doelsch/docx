--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
+                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+                <w:t xml:space="preserve">hal-03878855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878855v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Chemical Composition of Soil C-Rich Al–Si–Fe Coprecipitates at Nanometer Scale</w:t>
               </w:r>
@@ -1172,299 +1172,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
+                <w:t xml:space="preserve">Dynamics of carbon loss from an Arenosol by a forest to vineyard land use change on a centennial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Solène Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.517-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-8-517-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639598v1</w:t>
+                <w:t xml:space="preserve">hal-03780602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of carbon loss from an Arenosol by a forest to vineyard land use change on a centennial scale</w:t>
+                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Quéro</w:t>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.517-539. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-8-517-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780602v1</w:t>
+                <w:t xml:space="preserve">hal-03639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper (Cu) speciation in organic-waste (OW) amended soil: Instability of OW-borne Cu(I) sulfide and role of clay and iron oxide minerals</w:t>
               </w:r>
@@ -1584,103 +1584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2615,295 +2615,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073138v1</w:t>
+                <w:t xml:space="preserve">hal-01746064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559 (7715), pp.599-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746064v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
               </w:r>
@@ -3045,64 +3045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and perspectives: Can we use the soil carbon saturation deficit to quantitatively assess the soil carbon storage potential, or should we explore other strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angers Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,90 +3300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
@@ -3555,51 +3555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
@@ -3706,64 +3706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4860,465 +4860,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Organic matter content and features related to associated mineral fractions in an acid, loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Miche</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230138v1</w:t>
+                <w:t xml:space="preserve">hal-00772944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter content and features related to associated mineral fractions in an acid, loamy soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 63 (5), pp.625-636. </w:t>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01485.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772944v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Junet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Z. Abidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772951v1</w:t>
+                <w:t xml:space="preserve">hal-01230138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t>
               </w:r>
@@ -7384,103 +7384,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7637,920 +7637,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de formation de la détritusphère à nano-échelle par NanoSIMS : cas de pailles de maïs incubées dans un gleysol</w:t>
+                <w:t xml:space="preserve">Carbon dynamics in soils: Evolution of organo-mineral interactions after a forest to vineyard transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werbson Lima Barroso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gertraud Harrington</w:t>
+                <w:t xml:space="preserve">Solène Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2021 de l’Association québécoise de spécialistes en sciences du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548650v1</w:t>
+                <w:t xml:space="preserve">hal-03548666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dynamics in soils: Evolution of organo-mineral interactions after a forest to vineyard transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de formation de la détritusphère à nano-échelle par NanoSIMS : cas de pailles de maïs incubées dans un gleysol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werbson Lima Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hoeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheweizer Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Quero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+                <w:t xml:space="preserve">Gertraud Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Congrès 2021 de l’Association québécoise de spécialistes en sciences du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548666v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover of organic carbon as a function of soil depth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Chinese National Meeting on Gas Isotope Technologies and Geo-applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548655v1</w:t>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale chemical imaging of organo-mineral fractions of an andosol (La Martinique, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Soulas</w:t>
+                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548669v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547773v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+                <w:t xml:space="preserve">Nanoscale chemical imaging of organo-mineral fractions of an andosol (La Martinique, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Woignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
+              <w:t xml:space="preserve">Soil Organic Matter in a stressed world, 7th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, ADELAIDE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657014v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+                <w:t xml:space="preserve">Turnover of organic carbon as a function of soil depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Chinese National Meeting on Gas Isotope Technologies and Geo-applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+                <w:t xml:space="preserve">hal-03548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
               </w:r>
@@ -8791,90 +8791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de renouvellement du carbone organique stocké dans les horizons profonds des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9044,402 +9044,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New application of density fractionation: assessing trace element/soil matrix associations within organic waste-amended agricultural soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Pinheiro</w:t>
+                <w:t xml:space="preserve">Evolution of organo-mineral associations after a forest to vineyard transition, ISMOM2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-02966896v1</w:t>
+                <w:t xml:space="preserve">hal-03548671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">New application of density fractionation: assessing trace element/soil matrix associations within organic waste-amended agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Augusto Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C V S Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548680v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-02966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organo-mineral associations after a forest to vineyard transition, ISMOM2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548671v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
               </w:r>
@@ -9576,64 +9576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10249,64 +10249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10478,51 +10478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal persistence of organic matter in soils: Insights from STXM-NEXAFS and nano-SIMS investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lutfalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10974,51 +10974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des complexes organo-minéraux par la mise en culture et la modification des conditions physico-chimiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,51 +12899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183304v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07975-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c06557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Qu&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-8-517-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frierdich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34951-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Formentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Venzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2021.1946532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann K Whalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5223-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56W3Z4BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ507M1D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1031-2012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01485.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HP44ZFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM0L5GST-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Andersson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hansson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sch&#246;berg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033382" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amundson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. E. Stone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.10.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SXS9Z3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTZ18JW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374882v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8J6NK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bottero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00703.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00F27DA892E351B8452AF8CB7A8ED89DB136CBC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0450-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1859DA88278E609C8684B2258B4BEA59C516D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fe Grousset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nartsiss Irinarkhovich Barkov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/20859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756606v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(96)00255-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XZQJB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5193" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werbson Lima Barroso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hoeschen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheweizer Steffen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Harrington" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Quero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Formentini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V S Fernandes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pinheiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Balesdent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740723v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nash" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ringrose" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Skarpelis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wolff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwander" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576772v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125405v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00202-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606099v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/407247.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100293-3.00003-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421398v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jagoutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maggi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805112v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183304v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07975-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c06557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Qu&#233;ro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-8-517-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frierdich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34951-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Formentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Venzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2021.1946532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann K Whalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5223-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56W3Z4BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ507M1D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1031-2012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01485.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HP44ZFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM0L5GST-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Andersson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hansson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sch&#246;berg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033382" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amundson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. E. Stone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.10.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SXS9Z3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTZ18JW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374882v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8J6NK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bottero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00703.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00F27DA892E351B8452AF8CB7A8ED89DB136CBC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0450-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1859DA88278E609C8684B2258B4BEA59C516D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fe Grousset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nartsiss Irinarkhovich Barkov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/20859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756606v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(96)00255-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XZQJB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5193" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Quero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werbson Lima Barroso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hoeschen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheweizer Steffen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Harrington" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548669v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Formentini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V S Fernandes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pinheiro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Balesdent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Tamrat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745526v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740723v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nash" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ringrose" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Skarpelis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wolff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwander" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576772v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_13" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125405v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00202-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606099v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/407247.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100293-3.00003-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421398v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jagoutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maggi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805112v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>