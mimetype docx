--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -147,698 +147,780 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sens-making » : Atelier ethnographique participatif au cœur de la fabrique des sens</w:t>
+                <w:t xml:space="preserve">Co-construction de communs numériques organisationnels et territoriaux : une approche interdisciplinaire, inclusive et ancrée dans les réalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Lépinie; Laurent Morillon, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810619v1</w:t>
+                <w:t xml:space="preserve">hal-05384802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos incomplétudes respectives : Des corps altérés à l'éthique de l'altérité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Sens-making » : Atelier ethnographique participatif au cœur de la fabrique des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Garbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bazet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Patrascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024 – 13ème édition, Campus Condorcet, Paris – Aubervilliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRATH - Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées, Jun 2024, Paris - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Lépinie; Laurent Morillon, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819900v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer, éprouver, résister – détour par une machinerie pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nos incomplétudes respectives : Des corps altérés à l'éthique de l'altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Garbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ceretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès SFSIC : Création, créativité et médiations (SFSIC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC : Société française des sciences de l’information et de la communication; MSH Paris Nord : Maison des Sciences de l'Homme Paris Nord; LabSIC : Laboratoire des Sciences de l'information et de la communication, Université Sorbonne Paris Nord, Mar 2018, Paris, La Plaine Saint Denis, France. pp.101--117</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2024 – 13ème édition, Campus Condorcet, Paris – Aubervilliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH - Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées, Jun 2024, Paris - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494271v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corps incarné au data-corps du patient : les « coulisses » communicationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Créer, éprouver, résister – détour par une machinerie pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication organisationnelle. Processus communicants - Processus organisants et leurs médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Org&amp;Co, Jun 2015, Toulouse, France. pp.91-99</w:t>
+              <w:t xml:space="preserve">21ème Congrès SFSIC : Création, créativité et médiations (SFSIC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC : Société française des sciences de l’information et de la communication; MSH Paris Nord : Maison des Sciences de l'Homme Paris Nord; LabSIC : Laboratoire des Sciences de l'information et de la communication, Université Sorbonne Paris Nord, Mar 2018, Paris, La Plaine Saint Denis, France. pp.101--117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986215v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre(s) de D(d)iscours. Communication disciplinée et discipline de la communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du corps incarné au data-corps du patient : les « coulisses » communicationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours organisationnels sous toutes leurs formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS GRICO, May 2014, Ottawa (Canada), Canada. pp.4-15</w:t>
+              <w:t xml:space="preserve">Communication organisationnelle. Processus communicants - Processus organisants et leurs médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Org&amp;Co, Jun 2015, Toulouse, France. pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986404v1</w:t>
+                <w:t xml:space="preserve">hal-04986215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ordre(s) de D(d)iscours. Communication disciplinée et discipline de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.147</w:t>
+              <w:t xml:space="preserve">Les discours organisationnels sous toutes leurs formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS GRICO, May 2014, Ottawa (Canada), Canada. pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835843v2</w:t>
+                <w:t xml:space="preserve">hal-04986404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835843v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discipliner les inscriptions: le cas de l’informatisation du dossier du patient à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à l'épreuve des reconfigurations organisationnelles : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2012, Montreal (Canada), France. pp.118-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -848,873 +930,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialisation d’un dispositif de suppléance communicationnelle. Un programme de recherche-conception collaborative et inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Benejean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Patrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, De la matérialité en information-communication : formes sociales, objets, machines, mémoires, 1 (8), pp.107-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration numérisée et dépliage organisationnel : les f(r)ictions de la contribution créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (3/2019), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Yves Jeanneret : génèse et mises au travail de la notion d’architexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l’Information et de la Communication et « architexture » organisationnelle : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.7276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405859v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03174848v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1724,1531 +1806,1531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et processus communicants. Les &amp;quot;coulisses communicationnelles&amp;quot; du data corps du patient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parrini Alemanno; Anne Mayère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-communication_organisationnelle_formes_et_transformations_contemporaines_sylvie_p_alemanno_anne_mayere-9782343136615-58527.html, 2018, 978-2-343-13661-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de communication autour du plan : dispositif d’inscription et disciplinarisation des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications et organisations : accélérations temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html, 2017, 978-2-343-12384-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans et sur le dossier patient : disciplinarisation équipée de l’écrire et discipline de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELCAMBRE, Pierre; MATUSZAK, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire au magistrat : Nouvelles normes, nouvelles contraintes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-7574-3497-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.114623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les machines à (d)écrire l'organisation : la communication disciplinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Communication et Civilisation, 978-2-343-05210-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement et équipement du travail de production d’information et de communication : exploration de risques renouvelés de pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Marquié; Marie-Cécile Amauger-Lattes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pénibilité et santé : les conditions de l’effort soutenable au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le travail en débats, 9782366300260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Amauger-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Deist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation par projet, ordre de récit, formes de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Cordelier; Gino Gramaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ManageMent par projet. Les identités incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, https://www.puq.ca/catalogue/livres/management-par-projet-1981.html, 2012, Collection Communication, 978-2-7605-3452-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Implementation: the Question of Global Control Versus Local Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.47-58, 2008, 978-1-84800-183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie organisationnelle et réification des informations le cas du déploiement des ERP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual influence of tool and organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabot, B., Mayère, A., Bazet, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p7-11, 2007, Springer Series in Advanced Manufacturing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC-TAC de la rationalisation : un travail d'organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GANASCIA, Jean-Gabrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et connaissance : Supports et médiations à l’âge de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions; Editions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-96, 2006, Sciences et techniques de l'ingénieur, 978-2-271-12824-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.30758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification comme médiation entre les règles temporelles et les activités de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Masino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Durand; Alain Pichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-la_puissance_des_normes_alain_pichon_claude_durand-9782747546041-15004.html, 2003, 2-7475-4604-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité des contraintes et contraintes de flexibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mateo Alaluf; Pierre Rolle; Paul Schoetter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, https://www.octares.com/serie-colloques-congres/139-division-du-travail-et-du-social.html, 2001, 2-906769-73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique du travail de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Erschler, Bernard Grabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation et Gestion de la production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2001, Traité IC2, série productique, 2746202654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3258,98 +3340,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps en plan : dispositif d'inscription disciplinarisation des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, Temporalités et Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3359,214 +3441,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Grabot, Anne Mayère, Isabelle Bazet. Springer London, 2008, Springer Series in Advanced Manufacturing, 978-1-84800-182-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octares Editions. https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/131-la-rationalisation-dans-les-entreprises-par-les-technologies-cooperatives.html, 2008, Le travail en débats, 9782915346399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3576,118 +3658,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conception et appropriation d'un dispositif de gestion d'événements indésirables Le cas d'un Centre de Lutte Contre le Cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3755,51 +3837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E468971A"/>
+    <w:nsid w:val="E6EFC87D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +4068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2082-665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061101796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Garbaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ceretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;vrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2082-665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061101796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Garbaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ceretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;vrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>