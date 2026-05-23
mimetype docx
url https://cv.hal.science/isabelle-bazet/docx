--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -904,51 +904,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1596,132 +1596,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
+                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle. Le déploiement d'un ERP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61</w:t>
+              <w:t xml:space="preserve">, 2004, Le mythe de l’organisation intégrée. Denis SEGRESTIN, Jean-Louis DARRÉON, Pascale TROMPETTE (coord.) (61), pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405996v1</w:t>
+                <w:t xml:space="preserve">hal-05608559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1733,70 +1815,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1806,197 +1888,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et processus communicants. Les &amp;quot;coulisses communicationnelles&amp;quot; du data corps du patient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parrini Alemanno; Anne Mayère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-communication_organisationnelle_formes_et_transformations_contemporaines_sylvie_p_alemanno_anne_mayere-9782343136615-58527.html, 2018, 978-2-343-13661-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de communication autour du plan : dispositif d’inscription et disciplinarisation des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications et organisations : accélérations temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html, 2017, 978-2-343-12384-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans et sur le dossier patient : disciplinarisation équipée de l’écrire et discipline de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2006,187 +2088,187 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELCAMBRE, Pierre; MATUSZAK, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire au magistrat : Nouvelles normes, nouvelles contraintes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-7574-3497-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.114623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les machines à (d)écrire l'organisation : la communication disciplinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Communication et Civilisation, 978-2-343-05210-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement et équipement du travail de production d’information et de communication : exploration de risques renouvelés de pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2209,136 +2291,136 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Marquié; Marie-Cécile Amauger-Lattes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pénibilité et santé : les conditions de l’effort soutenable au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le travail en débats, 9782366300260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Amauger-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,73 +2443,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Deist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation par projet, ordre de récit, formes de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2447,176 +2529,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Cordelier; Gino Gramaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ManageMent par projet. Les identités incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, https://www.puq.ca/catalogue/livres/management-par-projet-1981.html, 2012, Collection Communication, 978-2-7605-3452-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Implementation: the Question of Global Control Versus Local Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.47-58, 2008, 978-1-84800-183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie organisationnelle et réification des informations le cas du déploiement des ERP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2636,701 +2718,701 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual influence of tool and organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabot, B., Mayère, A., Bazet, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p7-11, 2007, Springer Series in Advanced Manufacturing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC-TAC de la rationalisation : un travail d'organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GANASCIA, Jean-Gabrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et connaissance : Supports et médiations à l’âge de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions; Editions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-96, 2006, Sciences et techniques de l'ingénieur, 978-2-271-12824-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.30758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification comme médiation entre les règles temporelles et les activités de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Masino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Durand; Alain Pichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, https://www.editions-harmattan.fr/livre-la_puissance_des_normes_alain_pichon_claude_durand-9782747546041-15004.html, 2003, 2-7475-4604-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité des contraintes et contraintes de flexibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mateo Alaluf; Pierre Rolle; Paul Schoetter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, https://www.octares.com/serie-colloques-congres/139-division-du-travail-et-du-social.html, 2001, 2-906769-73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique du travail de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Erschler, Bernard Grabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation et Gestion de la production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2001, Traité IC2, série productique, 2746202654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3340,98 +3422,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps en plan : dispositif d'inscription disciplinarisation des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, Temporalités et Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,214 +3523,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Grabot, Anne Mayère, Isabelle Bazet. Springer London, 2008, Springer Series in Advanced Manufacturing, 978-1-84800-182-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octares Editions. https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/131-la-rationalisation-dans-les-entreprises-par-les-technologies-cooperatives.html, 2008, Le travail en débats, 9782915346399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3658,118 +3740,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conception et appropriation d'un dispositif de gestion d'événements indésirables Le cas d'un Centre de Lutte Contre le Cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3837,51 +3919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6EFC87D"/>
+    <w:nsid w:val="7077725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4068,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2082-665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061101796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Garbaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ceretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;vrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2082-665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061101796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Garbaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ceretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;vrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05608559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>