--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -216,5067 +216,5701 @@
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-73158-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de la lysine demethylase KDM1A est la cause de l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Regazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Congrès SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE, Oct 2022, Nantes (France), France. pp.320-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti‐Müllerian hormone induces autophagy to preserve the primordial follicle pool in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Kamenický</w:t>
+                <w:t xml:space="preserve">Orthotopic pituitary tumors generated by stereotaxic GC cell injection in immunocompetent rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Ladurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laurent Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202302141R⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02052-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600701v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy and female fertility</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti‐Müllerian hormone induces autophagy to preserve the primordial follicle pool in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lecot-Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.03.013⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.e23506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202302141R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337429v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemotherapy and female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (3), pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688894v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Regazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.813-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMPR1A and BMPR1B Missense Mutations Cause Primary Ovarian Insufficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Young</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgz226⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04319294v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BMPR1A and BMPR1B Missense Mutations Cause Primary Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fagart</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.e1449-e1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgz226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319232v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Chemotherapy on the Ovaries: Molecular Aspects and the Prevention of Ovarian Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (21), pp.5342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms20215342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional evidence implicating NOTCH2 missense mutations in primary ovarian insufficiency etiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Young</w:t>
+                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23667⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.930-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319242v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian Hormone in Fertility Preservation: Clinical and Therapeutic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Medicine Insights: Reproductive Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.117955811985475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1179558119854755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in KHDRBS 1 in a patient affected by primary ovarian insufficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliana Catherine Patiño</w:t>
+                <w:t xml:space="preserve">Functional evidence implicating NOTCH2 missense mutations in primary ovarian insufficiency etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cen.13749⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304885v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocrine actions of prolactin contribute to the regulation of lactotroph function in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès O Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (9), pp.4791-4797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201701111RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput ovarian follicle counting by an innovative deep learning approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Correction for Chaumorcel et al., &amp;quot;The Human Cytomegalovirus Protein TRS1 Inhibits Autophagy via Its Interaction with Beclin 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chaumorcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Cavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamau Fahie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31883-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (9), pp.e00252-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00252-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105451v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction for Chaumorcel et al., &amp;quot;The Human Cytomegalovirus Protein TRS1 Inhibits Autophagy via Its Interaction with Beclin 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamau Fahie</w:t>
+                <w:t xml:space="preserve">High-throughput ovarian follicle counting by an innovative deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Trassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00252-18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176999v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH prevents primordial ovarian follicle loss and fertility alteration in cyclophosphamide‐treated mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Binart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1), pp.1278-1287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201801089R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mutation in the FSHR cytoplasmic tail identified in a non-pregnant woman with spontaneous ovarian hyperstimulation syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Grynberg</w:t>
+                <w:t xml:space="preserve">A novel mutation in KHDRBS 1 in a patient affected by primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Carlosama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Catherine Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12881-017-0407-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen.13749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02304895v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin2, a novel target of NOBOX: identification of variants in a cohort of women with primary ovarian insufficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+                <w:t xml:space="preserve">First mutation in the FSHR cytoplasmic tail identified in a non-pregnant woman with spontaneous ovarian hyperstimulation syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13048-017-0345-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895986v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02304895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">R-spondin2, a novel target of NOBOX: identification of variants in a cohort of women with primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344313v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Autret</w:t>
+                <w:t xml:space="preserve">Primary-cilium-dependent autophagy controls epithelial cell volume in response to fluid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idil Orhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142937v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline Prolactin Receptor Mutation Is Not a Major Cause of Sporadic Prolactinoma in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103 (6), pp.738-745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000442981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary-cilium-dependent autophagy controls epithelial cell volume in response to fluid flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Burtin</w:t>
+                <w:t xml:space="preserve">Identification of Multiple Gene Mutations Accounts for a new Genetic Architecture of Primary Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Azibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (12), pp.4541-4550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-2152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933678v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Multiple Gene Mutations Accounts for a new Genetic Architecture of Primary Ovarian Insufficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kemal Azibi</w:t>
+                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-2152⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.327-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896004v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (4), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496768v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afa/Dr Diffusely Adhering Escherichia coli Strain C1845 Induces Neutrophil Extracellular Traps That Kill Bacteria and Damage Human Enterocyte-Like Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Gleizes</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00050-12⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514892v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+                <w:t xml:space="preserve">Afa/Dr Diffusely Adhering Escherichia coli Strain C1845 Induces Neutrophil Extracellular Traps That Kill Bacteria and Damage Human Enterocyte-Like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marin-Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Turbica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Semiramoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (5), pp.1891-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00050-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00735751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological function of mutant forms of JAGGED1 proteins in Alagille syndrome: inhibitory effect on Notch signaling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Beau</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio C Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddm222⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-00178497v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An NSP4-dependant mechanism by which rotavirus impairs lactase enzymatic activity in brush border of human enterocyte-like Caco-2 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Cotte-Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Géniteau-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary K. Estes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L. Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (9), pp.2254-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2007.00956.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00204080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotavirus impairs the biosynthesis of brush-border-associated dipeptidyl peptidase IV in human enterocyte-like Caco-2/TC7 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L. Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (3), pp.779-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00827.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00204021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein kinase A-dependent mechanism by which rotavirus affects the distribution and mRNA level of the functional tight junction-associated protein, occludin, in human differentiated intestinal Caco-2 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Cotte-Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L. Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Amsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (16), pp.8579-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00263-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00203803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basolateral Sorting Signals of the Thyrotropin and Luteinizing Hormone Receptors: An Unusual Family of Signals Sharing an Unusual Distal Intracellular Localization, but Unrelated in Their Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological function of mutant forms of JAGGED1 proteins in Alagille syndrome: inhibitory effect on Notch signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boyer-Di Ponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Wright-Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2003-0130⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (22), pp.2683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddm222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960665v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00178497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropin receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Basolateral Sorting Signals of the Thyrotropin and Luteinizing Hormone Receptors: An Unusual Family of Signals Sharing an Unusual Distal Intracellular Localization, but Unrelated in Their Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (3), pp.733-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2003-0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618896v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential cleavage and excision of a segment of the thyrotropin receptor ectodomain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Misrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 274 (1), pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.274.1.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basolateral Localization Signal of the Follicle-stimulating Hormone Receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadotropin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Thu Vu Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (2), pp.89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581809v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotrophin and Thyrotrophin Receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Basolateral Localization Signal of the Follicle-stimulating Hormone Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000191310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (29), pp.18610-18616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581656v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basolateral Localization and Transcytosis of Gonadotropin and Thyrotropin Receptors Expressed in Madin-Darby Canine Kidney Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadotrophin and Thyrotrophin Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Milgrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.272.8.5241⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48 (4), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000191310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581724v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropin and thyrostimulin receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Basolateral Localization and Transcytosis of Gonadotropin and Thyrotropin Receptors Expressed in Madin-Darby Canine Kidney Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Misrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babette Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Επιθεώρηση Κλινικής Φαρμακολογίας και Φαρμακοκινητικής – Διεθνής Έκδοση = Review of Clinical Pharmacology and Pharmacokinetics – International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (8), pp.5241-5248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.8.5241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592922v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gonadotropin and thyrostimulin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Misrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Επιθεώρηση Κλινικής Φαρμακολογίας και Φαρμακοκινητικής – Διεθνής Έκδοση = Review of Clinical Pharmacology and Pharmacokinetics – International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The LH/CG and FSH receptors: different molecular forms and intracellular traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Misrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 125 (1-2), pp.161-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0303-7207(96)03953-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du 2-tert-butyl-4-methoxyphenol (n° CAS 121-00-6) et du tert-butyl-4-methoxyphenol (n° CAS 25013-16-5) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0163, Anses. 2024, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04650967v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04650967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation des substances inscrites au programme de travail 2022-2023 de l’Agence dans le cadre de l’évaluation des substances sous REACH : 1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylindeno[5,6-c]pyran (n° CE 214-946-9 ; n° CAS 1222-05-5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-REACH-0092, Anses. 2024, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04473397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2021 de l’Agence dans le cadre de la deuxième stratégie nationale sur les perturbateurs endocriniens (SNPE2) : Mélamine (n°CAS : 108-78-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-REACh-0093, Anses. 2024, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04453263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5423,51 +6057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lorenzo de Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sellami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73158-7_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lecot-Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202302141R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.03.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pati&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179558119854755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04304885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlosama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Catherine Pati&#241;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yoo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Trassard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31883-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaumorcel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Cavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamau Fahie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00252-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801089R" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0407-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0345-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442981" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Orhon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turbica" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semiramoth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00050-12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00178497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer-Di Ponio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wright-Crosnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Groyer-Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cotte-Laffitte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique G&#233;niteau-Legendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Estes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L. Servin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00956.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00827.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Amsellem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00263-07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Vu Hai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loosfelt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Misrahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18610" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000191310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Gross" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.8.5241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592922v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misrahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghinea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03953-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQ8M6GW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lorenzo de Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sellami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73158-7_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05589448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Ladurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Janot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Thibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02052-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lecot-Connan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202302141R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pati&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grynberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179558119854755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaumorcel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Cavignac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamau Fahie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00252-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Trassard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31883-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801089R" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04304885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlosama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Catherine Pati&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0407-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0345-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Orhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turbica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semiramoth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00050-12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cotte-Laffitte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique G&#233;niteau-Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Estes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L. Servin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00956.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00827.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Amsellem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00263-07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00178497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer-Di Ponio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wright-Crosnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Groyer-Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm222" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Misrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Vu Hai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loosfelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18610" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000191310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Gross" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.8.5241" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misrahi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghinea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03953-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQ8M6GW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473397v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>