--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,5851 +66,5985 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNF216 Variants Found in Patients With Dementia, Hypogonadotropic Hypogonadism, and Severe Ataxia Deregulate Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111 (5), pp.1278-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthotopic pituitary tumors generated by stereotaxic GC cell injection in immunocompetent rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Ladurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laurent Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02052-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti‐Müllerian hormone induces autophagy to preserve the primordial follicle pool in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lecot-Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.e23506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202302141R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemotherapy and female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (3), pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2023.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Regazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.813-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMPR1A and BMPR1B Missense Mutations Cause Primary Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.e1449-e1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgz226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Chemotherapy on the Ovaries: Molecular Aspects and the Prevention of Ovarian Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (21), pp.5342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20215342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.930-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional evidence implicating NOTCH2 missense mutations in primary ovarian insufficiency etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Müllerian Hormone in Fertility Preservation: Clinical and Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Medicine Insights: Reproductive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.117955811985475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1179558119854755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocrine actions of prolactin contribute to the regulation of lactotroph function in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (9), pp.4791-4797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201701111RR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-throughput ovarian follicle counting by an innovative deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Trassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31883-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction for Chaumorcel et al., &amp;quot;The Human Cytomegalovirus Protein TRS1 Inhibits Autophagy via Its Interaction with Beclin 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chaumorcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Cavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamau Fahie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (9), pp.e00252-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00252-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMH prevents primordial ovarian follicle loss and fertility alteration in cyclophosphamide‐treated mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.1278-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801089R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel mutation in KHDRBS 1 in a patient affected by primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Carlosama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Catherine Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen.13749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First mutation in the FSHR cytoplasmic tail identified in a non-pregnant woman with spontaneous ovarian hyperstimulation syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Hugon-Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02304895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-spondin2, a novel target of NOBOX: identification of variants in a cohort of women with primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0345-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary-cilium-dependent autophagy controls epithelial cell volume in response to fluid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idil Orhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germline Prolactin Receptor Mutation Is Not a Major Cause of Sporadic Prolactinoma in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (6), pp.738-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000442981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Multiple Gene Mutations Accounts for a new Genetic Architecture of Primary Ovarian Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Azibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (12), pp.4541-4550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-2152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (4), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.327-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afa/Dr Diffusely Adhering Escherichia coli Strain C1845 Induces Neutrophil Extracellular Traps That Kill Bacteria and Damage Human Enterocyte-Like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marin-Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Turbica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Semiramoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (5), pp.1891-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00050-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio C Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An NSP4-dependant mechanism by which rotavirus impairs lactase enzymatic activity in brush border of human enterocyte-like Caco-2 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Cotte-Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Géniteau-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary K. Estes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L. Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (9), pp.2254-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2007.00956.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00204080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotavirus impairs the biosynthesis of brush-border-associated dipeptidyl peptidase IV in human enterocyte-like Caco-2/TC7 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L. Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.779-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00827.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00204021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protein kinase A-dependent mechanism by which rotavirus affects the distribution and mRNA level of the functional tight junction-associated protein, occludin, in human differentiated intestinal Caco-2 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Cotte-Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L. Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (16), pp.8579-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00263-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00203803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological function of mutant forms of JAGGED1 proteins in Alagille syndrome: inhibitory effect on Notch signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boyer-Di Ponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Wright-Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (22), pp.2683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddm222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00178497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Basolateral Sorting Signals of the Thyrotropin and Luteinizing Hormone Receptors: An Unusual Family of Signals Sharing an Unusual Distal Intracellular Localization, but Unrelated in Their Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (3), pp.733-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2003-0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential cleavage and excision of a segment of the thyrotropin receptor ectodomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Misrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (1), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.1.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonadotropin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Thu Vu Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (2), pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Basolateral Localization Signal of the Follicle-stimulating Hormone Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Groyer-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (29), pp.18610-18616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonadotrophin and Thyrotrophin Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Milgrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hormone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48 (4), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000191310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basolateral Localization and Transcytosis of Gonadotropin and Thyrotropin Receptors Expressed in Madin-Darby Canine Kidney Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Misrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babette Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (8), pp.5241-5248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.8.5241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonadotropin and thyrostimulin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Misrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Επιθεώρηση Κλινικής Φαρμακολογίας και Φαρμακοκινητικής – Διεθνής Έκδοση = Review of Clinical Pharmacology and Pharmacokinetics – International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LH/CG and FSH receptors: different molecular forms and intracellular traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Misrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Loosfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 125 (1-2), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0303-7207(96)03953-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Precision Control in Object Detection Models for Enhanced and Reliable Ovarian Follicle Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lorenzo de Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty for Safe Utilization of Machine Learning in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole H. Sudre (University College London); Raghav Mehta (Imperial College London); Cheng Ouyang (Oxford University); Chen Qin (Imperial College London); Marianne Rakic (Massachusetts Institute of Technology); William M. Wells (Harvard Medical School), Oct 2024, Marrakesh, Morocco. pp.183-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-73158-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de la lysine demethylase KDM1A est la cause de l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Regazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Congrès SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2022, Nantes (France), France. pp.320-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2022.07.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942842v1</w:t>
-              </w:r>
-[...4870 lines deleted...]
-                <w:t xml:space="preserve">hal-04581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du 2-tert-butyl-4-methoxyphenol (n° CAS 121-00-6) et du tert-butyl-4-methoxyphenol (n° CAS 25013-16-5) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0163, Anses. 2024, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04855259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation des substances inscrites au programme de travail 2022-2023 de l’Agence dans le cadre de l’évaluation des substances sous REACH : 1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylindeno[5,6-c]pyran (n° CE 214-946-9 ; n° CAS 1222-05-5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-REACH-0092, Anses. 2024, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04650967v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04473397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation des substances inscrites au programme de travail 2022-2023 de l’Agence dans le cadre de l’évaluation des substances sous REACH : 1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylindeno[5,6-c]pyran (n° CE 214-946-9 ; n° CAS 1222-05-5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minier</w:t>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-REACH-0092, Anses. 2024, 14 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04473397v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2021 de l’Agence dans le cadre de la deuxième stratégie nationale sur les perturbateurs endocriniens (SNPE2) : Mélamine (n°CAS : 108-78-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-REACh-0093, Anses. 2024, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04453263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6057,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lorenzo de Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sellami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73158-7_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05589448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Ladurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Janot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Thibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02052-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lecot-Connan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202302141R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pati&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grynberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179558119854755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaumorcel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Cavignac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamau Fahie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00252-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Trassard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31883-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801089R" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04304885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlosama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Catherine Pati&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0407-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0345-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Orhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turbica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semiramoth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00050-12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cotte-Laffitte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique G&#233;niteau-Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Estes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L. Servin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00956.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00827.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Amsellem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00263-07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00178497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer-Di Ponio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wright-Crosnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Groyer-Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm222" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Misrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Vu Hai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loosfelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18610" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000191310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Gross" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.8.5241" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misrahi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghinea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03953-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQ8M6GW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473397v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdennebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05589448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Ladurelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Thibaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02052-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lecot-Connan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202302141R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sellami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.03.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pati&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179558119854755" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Trassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31883-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaumorcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Cavignac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamau Fahie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00252-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801089R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04304885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carlosama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Catherine Pati&#241;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13749" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugon-Rodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gompel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0407-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0345-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Orhon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turbica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semiramoth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gleizes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00050-12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cotte-Laffitte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique G&#233;niteau-Legendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Estes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L. Servin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00956.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00827.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Amsellem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00263-07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00178497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer-Di Ponio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wright-Crosnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Groyer-Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm222" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Misrahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.1.101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Vu Hai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loosfelt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18610" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000191310" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Gross" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.8.5241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misrahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghinea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03953-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQ8M6GW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lorenzo de Brionne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trassard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73158-7_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>