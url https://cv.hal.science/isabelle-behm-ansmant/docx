--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -6354,277 +6354,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+                <w:t xml:space="preserve">Changes of SF3B1 phosphorylation status participate to alternative splicing modulation by mild heat shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vigevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papasaikas Panegiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Bermuda Principles: Impact on Splicing 2nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Southampton, Bermuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+                <w:t xml:space="preserve">hal-02968429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of SF3B1 phosphorylation status participate to alternative splicing modulation by mild heat shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nicot</w:t>
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bermuda Principles: Impact on Splicing 2nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Southampton, Bermuda</w:t>
+              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968429v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the RPAP3-PIH1D1 cochaperones complex and regulation of the R2TP-Hsp90 machinery during macromolecular complex assembly</w:t>
               </w:r>
@@ -7229,277 +7229,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNM as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Li, Yp</w:t>
+                <w:t xml:space="preserve">SR and hnRNP proteins regulate HIV-1 multiplication by modulating mRNA splicing and translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianferani-Sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vandorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Post-EURASNET Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033120v1</w:t>
+                <w:t xml:space="preserve">hal-02968442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SR and hnRNP proteins regulate HIV-1 multiplication by modulating mRNA splicing and translation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vandorsselaer</w:t>
+                <w:t xml:space="preserve">RNM as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Yy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kaoma,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallar, L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Yp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Post-EURASNET Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968442v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific G-quadruplex ligands regulate the alternative splicing of Bcl-x</w:t>
               </w:r>
@@ -7794,51 +7794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9A00A03"/>
+    <w:nsid w:val="DBB75E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8025,51 +8025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-behm-ansmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8909-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160574234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Orlandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Barcellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Chalaszczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine&#8208;roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Stefani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courrech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15517.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carika Weldon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Dacanay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peda&#160;venkat&#160;l Boddupally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Hurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Burley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Lopez-Mejia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/408053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807986200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Eulalio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweizer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Izaurralde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00128-07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.605607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rehwinkel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1424106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2191905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409581200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansmant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103131200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ansmant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.9.1941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01524-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9DZ97C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerimele Elise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02517653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9833-3_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani-Sanglier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vandorsselaer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charif," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Li," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallar," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yp Li," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02968488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-behm-ansmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8909-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160574234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Orlandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Barcellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Chalaszczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine&#8208;roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Stefani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courrech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15517.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carika Weldon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Dacanay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peda&#160;venkat&#160;l Boddupally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Hurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Burley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Lopez-Mejia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/408053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807986200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Eulalio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweizer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Izaurralde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00128-07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.605607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rehwinkel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1424106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2191905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409581200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansmant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103131200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ansmant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.9.1941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01524-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9DZ97C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerimele Elise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02517653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9833-3_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani-Sanglier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vandorsselaer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charif," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Li," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallar," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yp Li," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02968488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>