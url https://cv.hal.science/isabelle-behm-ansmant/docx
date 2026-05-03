--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -4186,320 +4186,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplex Decoy oligonucleotides as modulators of long non-coding RNA activities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the implication of the long non-coding RNA ANRIL in alternative splicing and its impacts on Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franceline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th SifrARN (Structure, Intégration, Fonction et Réactivité de l’ARN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407027v1</w:t>
+                <w:t xml:space="preserve">hal-05407019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the implication of the long non-coding RNA ANRIL in alternative splicing and its impacts on Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triplex Decoy oligonucleotides as modulators of long non-coding RNA activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lhuillier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SifrARN (Structure, Intégration, Fonction et Réactivité de l’ARN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France. </w:t>
+              <w:t xml:space="preserve">13th SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407019v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the long non-coding RNA ANRIL in chromatin landscape regulation and its potential association with disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,235 +5172,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray Analysis of Whole-Transcriptome RNAs Including Non-Coding RNAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Thuillier</w:t>
+                <w:t xml:space="preserve">Fluorescence In Situ Hybridization of Small Non-Coding RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Heckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2300, pp.143-164, 2021, </w:t>
+              <w:t xml:space="preserve">, pp.73-85, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201496v1</w:t>
+                <w:t xml:space="preserve">hal-03201498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence In Situ Hybridization of Small Non-Coding RNAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+                <w:t xml:space="preserve">Microarray Analysis of Whole-Transcriptome RNAs Including Non-Coding RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-85, 2021, </w:t>
+              <w:t xml:space="preserve">, 2300, pp.143-164, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201498v1</w:t>
+                <w:t xml:space="preserve">hal-03201496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Coding RNA Silencing in Mammalian Cells by Antisense LNA GapmeRs Transfection</w:t>
               </w:r>
@@ -6104,527 +6104,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+                <w:t xml:space="preserve">Changes of phosphorylation drive alternative splicing modulation by mild heat shock in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vigevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papasaikas Panegiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th sifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968425v1</w:t>
+                <w:t xml:space="preserve">hal-02968400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of phosphorylation drive alternative splicing modulation by mild heat shock in human cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+                <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nicot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th sifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968400v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of SF3B1 phosphorylation status participate to alternative splicing modulation by mild heat shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nicot</w:t>
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bermuda Principles: Impact on Splicing 2nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Southampton, Bermuda</w:t>
+              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968429v1</w:t>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+                <w:t xml:space="preserve">Changes of SF3B1 phosphorylation status participate to alternative splicing modulation by mild heat shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vigevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papasaikas Panegiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Bermuda Principles: Impact on Splicing 2nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Southampton, Bermuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the RPAP3-PIH1D1 cochaperones complex and regulation of the R2TP-Hsp90 machinery during macromolecular complex assembly</w:t>
               </w:r>
@@ -6761,77 +6761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vigevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Vigevani</w:t>
+                <w:t xml:space="preserve">Papasaikas Panegiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Bordeaux RNA Club symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
@@ -6979,527 +6979,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gired Nicolas</w:t>
+                <w:t xml:space="preserve">N Charif,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiez Zannad</w:t>
+                <w:t xml:space="preserve">Yy Li,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+                <w:t xml:space="preserve">T Kaoma,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vallar,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yp Li,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968456v1</w:t>
+                <w:t xml:space="preserve">hal-01722952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yy Li,</w:t>
+                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kaoma,</w:t>
+                <w:t xml:space="preserve">Gired Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Vallar,</w:t>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yp Li,</w:t>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722952v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SR and hnRNP proteins regulate HIV-1 multiplication by modulating mRNA splicing and translation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vandorsselaer</w:t>
+                <w:t xml:space="preserve">RNM as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Yy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kaoma,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallar, L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Yp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Post-EURASNET Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968442v1</w:t>
+                <w:t xml:space="preserve">hal-03033120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNM as MCS aging biomarkers : pertinence for regenerative medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Li, Yp</w:t>
+                <w:t xml:space="preserve">SR and hnRNP proteins regulate HIV-1 multiplication by modulating mRNA splicing and translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianferani-Sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vandorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Post-EURASNET Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033120v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific G-quadruplex ligands regulate the alternative splicing of Bcl-x</w:t>
               </w:r>
@@ -7794,51 +7794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBB75E12"/>
+    <w:nsid w:val="B4E62310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8025,51 +8025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-behm-ansmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8909-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160574234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Orlandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Barcellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Chalaszczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine&#8208;roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Stefani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courrech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15517.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carika Weldon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Dacanay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peda&#160;venkat&#160;l Boddupally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Hurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Burley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Lopez-Mejia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/408053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807986200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Eulalio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweizer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Izaurralde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00128-07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.605607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rehwinkel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1424106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2191905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409581200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansmant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103131200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ansmant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.9.1941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01524-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9DZ97C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerimele Elise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02517653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9833-3_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani-Sanglier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vandorsselaer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charif," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Li," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallar," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yp Li," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02968488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-behm-ansmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8909-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160574234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Orlandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Barcellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Chalaszczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine&#8208;roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Stefani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courrech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15517.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carika Weldon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Dacanay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peda&#160;venkat&#160;l Boddupally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Hurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Burley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Lopez-Mejia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/408053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807986200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Eulalio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweizer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Izaurralde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00128-07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.605607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rehwinkel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1424106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2191905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409581200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansmant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103131200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ansmant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motorin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.9.1941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01524-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9DZ97C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerimele Elise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04739276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02517653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9833-3_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani-Sanglier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vandorsselaer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722952v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charif," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Li," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallar," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yp Li," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02968488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>