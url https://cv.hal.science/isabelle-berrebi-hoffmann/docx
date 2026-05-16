--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -308,365 +308,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Femme nouvelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vie privée et démocratie : un couple en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Weber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Lallement</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Dynamiques de l'intime, n° 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio.2473⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.2577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721259v1</w:t>
+                <w:t xml:space="preserve">hal-03522098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Weber et la femme nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dynamiques de l'intime, n° 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie privée et démocratie : un couple en tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Femme nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.7-23. </w:t>
+              <w:t xml:space="preserve">, 2016, Dynamiques de l'intime, n° 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio.2577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio.2473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522098v1</w:t>
+                <w:t xml:space="preserve">halshs-01721259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un monde commun : entretien avec Amitai Etzioni</w:t>
               </w:r>
@@ -737,352 +737,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Des laboratoires du changement social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kategorien des Geschlechts in der Arbeitswelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Wobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lallement</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.1500⟩</w:t>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trivium.5073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522110v1</w:t>
+                <w:t xml:space="preserve">hal-03522113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kategorien des Geschlechts in der Arbeitswelt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Michel Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trivium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, </w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.105-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trivium.5073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522113v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Michel Bauwens</w:t>
+                <w:t xml:space="preserve">Présentation. Des laboratoires du changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (2), pp.105-110. </w:t>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsa.1546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522116v1</w:t>
+                <w:t xml:space="preserve">hal-03522110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quotas de femmes dans les conseils d’administration</w:t>
               </w:r>
@@ -1198,64 +1198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 64 (n° 3), pp. 459-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment challenges facing the knowledge economy in Europe : the case of IT services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Grimshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. À quoi servent les experts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. CXXVI (n° 126), pp. 5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,178 +1894,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernisation et progressisme. Fin d’une époque (1968–1981), P. Grémion</w:t>
+                <w:t xml:space="preserve">L’État contre les professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre du cadre territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 352, pp. 22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522198v1</w:t>
+                <w:t xml:space="preserve">hal-00744280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État contre les professions</w:t>
+                <w:t xml:space="preserve">Modernisation et progressisme. Fin d’une époque (1968–1981), P. Grémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre du cadre territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp.572-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.20306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00744280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consultants et informaticiens. Un modèle d'encadrement de professionnels à l'échelle industrielle</w:t>
               </w:r>
@@ -2281,98 +2281,2262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.125.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle question du travail ? : les sciences sociales face aux futurs du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Berthet, Delphine Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la société française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp. 327-340, 2025, 978-2-271-15369-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective socio-historique du mouvement des tiers-lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp. 47-55, 2025, 9782385191368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité et différence chez Emile Durkheim : le cas des relations hommes-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lechevalier Arnaud (coord.); Mercat-Bruns Marie (coord.); Ricciardi Ferruccio (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les catégories dans leur genre : genèses, enjeux, productions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teseo Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 33-62, 2022, 9781911693048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horizons productifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Fassin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre utopie et histoire. Qu'est-ce qu'un travail libre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donaggio Enrico; Rose José, Cairo; Crocco Mariagrazia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail e(s)t liberté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, 2022, coll. Clinique du travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women on Company Boards in France: French Republican Equality and Anti-discrimination Laws Conflicting Logics, 2006–13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann; Olivier Giraud; Léa Renard; and Theresa Wobbe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Categories in Context : Gender and Work in France and Germany, 1900-Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.101-128, 2019, 978-1-78920-187-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv12pns7v.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Shakers aux Makers : éléments pour une critique sociale de la créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amado Gilles (dir.), Bouilloud Jean-Philippe (dir.), Lhuilier Dominique (dir.), Ulmann Anne-Lise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La créativité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp. 297-317, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.amado.2017.01.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mondes du travail sans hiérarchie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saussois Jean-Michel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les organisations : état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sciences Humaines, pp. 300-308, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.sauss.2016.01.0402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureaucratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevort Antoine; Jobert Annette; Lallement Michel; Mias Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 55-60, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossible subordination ? Figures de la relation hiérarchique dans les services informatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cingolani Patrick (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un travail sans limites ? Subordination, tensions, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp. 59-79, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise (théories de l')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevort Antoine; Jobert Annette; Lallement Michel; Mias Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 268-274, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleichheit und Differenz bei Emile Durkheim am Falle der Geschlechterbeziehungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die gesellschaftliche Verortung des Geschlechts. Diskurse der Differenz in der deutschen und französischen Soziologie um 1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus, pp. 21-46, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et travail, une approche empirique par les stratégies d'off shore dans le secteur des services et de l'ingénierie informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquot Lionel; Higelé Jean-Pascal; Lhotel Hervé; Nosbonne Christophe (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 1 : de la construction social du rapport salarial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp. 97-109, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les violences faites aux femmes, à partir de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francequin Ginette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tu me fais peur quand tu cries ! : sortir des violences conjugales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp. 45-52, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyper-flexibility in the IT sector: myth or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thornley Carole; Jefferys Steve; Appay Béatrice (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalization and Precarious Forms of Production and Employment: Challenges for Workers and Unions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp. 133-146, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie économique américaine. Des héritages intellectuels pluriels pour une refondation disciplinaire commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgeois Catherine; Conchon Aline; Lallement Michel; Lénel Pierre (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de la sociologie économique. Concepts, controverses, chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp. 45-59, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalizing on Variety. A challenge for the French Social Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosch Gerhard; Lehndorff Steffen; Rubery Jill (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Models in Flux. A Comparison of Institutional Change in nine European Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave McMillan, pp. 178-200, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique et l'intime : un couple en recomposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berrebi-Hoffmann Isabelle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de l'intime : des utopies sociales d'hier aux mondes du travail d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp. 7-34, 2009, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-liés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lulin Elisabeth (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De qui demain sera-t-il fait ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp. 128-131, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Future of Work. A scoping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Eichhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission- Employment, Social Affairs and Inclusion. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division internationale du travail dans les services informatiques : off-shore et politiques des ressources humaines dans les grandes SSII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEC; Laboratoire LISE (Cnam CNRS). 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations du régime d'emploi à la française : paradoxes et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LISE (Cnam CNRS); CLERSÉ (Faculté des Sciences économiques et sociales, Université Lille 1). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of recent changes of the French national employment model and of drivers for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LISE (Cnam CNRS), CLERSÉ (Faculté des Sciences économiques et sociales, Université Lille 1). 2005, 98 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Attencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2404,404 +4568,404 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Tighanimine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1431l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio.2361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux mondes de production ? Pratiques makers, culture du libre et lieux du “commun”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (2), 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsa.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégories de genre et mondes du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Wobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trivium.5034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emprise des outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2817,2448 +4981,589 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04862618v1</w:t>
+                <w:t xml:space="preserve">Algorithmes, IA digital et QVT sont-ils compatibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division internationale du travail dans les services informatiques : off-shore et politiques des ressources humaines dans les grandes SSII</w:t>
+                <w:t xml:space="preserve">Covid : comment notre société humaine peut-elle vivre avec cette pandémie ? Tribune débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">halshs-01128921v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du régime d'emploi à la française : paradoxes et tensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SÉMINAIRE AUTOUR DE L’OUVRAGE D’ISABELLE BERREBI-HOFFMANN, MARIE-CHRISTINE BUREAU ET MICHEL LALLEMENT, MAKERS : ENQUETE SUR LES LABORATOIRES DU CHANGEMENT SOCIAL, animé par Lara Alouan et Olivier Cléach, Cahiers internationaux de la Sociologie de la gestion, n°22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282316v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, p.39-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of recent changes of the French national employment model and of drivers for change</w:t>
+                <w:t xml:space="preserve">Les makers contre le coronavirus : quelle leçon pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03586900v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizons productifs</w:t>
+                <w:t xml:space="preserve">Makers : quand la société se bricole elle-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03948502v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre utopie et histoire. Qu'est-ce qu'un travail libre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1127 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.15-20</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...355 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5268,521 +5573,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talcott Parsons et les théories de l'action : https://webtv.univ-lille.fr/video/11524/changement-de-theorie-histoire-sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie (AFS) - Changements de théories -Semi-plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pandémie. Quelles démarches interdisciplinaires pour accompagner les nouvelles formes de travail et d'activités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème congrès international de la Self (Société des ergonomes de langue française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privé/Public à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Enssib. Des concepts pour penser la société du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enssib, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle BERREBI-HOFFMANN, « Où en sont les utopies productives ? Plateformes, makers et fabrication distribuée », Canal-U, la vidéothèque de l'enseignement supérieur, ID : 10670/1.plbtf7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire général du CIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le numérique stade suprême du capitalisme ? L'économie politique à l'ère des plateformes », Canal-U, la vidéothèque de l'enseignement supérieur, ID : 10670/1.25gh2o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès inaugural du Centre internet et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de la flexibilité et de mobilité dans les sociétés de service informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jist Londres, 20-22 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,605 +6097,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie pour l'action : itinéraire et héritages de Jean-Daniel Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Conté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, 2021, 978-2-35671-682-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categories in Context : gender and Work in France and Germany, 1900–present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Wobbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-1-78920-187-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makers. Enquête sur les laboratoires du changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 347 p., 2018, 978-2-02-138993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique(s) du numérique 4. Refaire atelier : entre esthétique et poétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manola Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Entretemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'intime : des utopies sociales d'hier aux mondes du travail d'aujourd'hui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, Paris, 978-2-7071-5781-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die gesellschaftliche Verortung des Geschlechts : Diskurse der Differenz in der deutschen und französischen Soziologie um 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Wobbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Campus Verlag, 294 p., 2011, 978-3-593-39526-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6400,51 +6705,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse française sur la loi de représentation équilibrée entre les femmes et les hommes dans les conseils d'administration des sociétés (2006-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6466,51 +6771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6520,161 +6825,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prochasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01411980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6821,51 +7126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2473" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitai Etzioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1500" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Bender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.077.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Grimshaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Miozzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.4.1.0084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.021.0127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#233;mion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.168-169.157-176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/218FABEB485F0914DFC9566A03E5CD059A37D0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.010.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.125.0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05117464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03539364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1499" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03586900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lescategoriesdansleurgenre/chapter/isabelle-berrebi-hoffmann/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04018119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv12pns7v.10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01.0295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarfati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cont&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgeois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delavergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitai Etzioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Bender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.077.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Grimshaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Miozzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.4.1.0084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.021.0127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#233;mion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.168-169.157-176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/218FABEB485F0914DFC9566A03E5CD059A37D0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.010.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.125.0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03586900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lescategoriesdansleurgenre/chapter/isabelle-berrebi-hoffmann/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04018119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv12pns7v.10" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01.0295" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eichhorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05117464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03539364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1499" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alouan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarfati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cont&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgeois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411980v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>