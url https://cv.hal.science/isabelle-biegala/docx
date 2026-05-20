--- v0 (2026-04-24)
+++ v1 (2026-05-20)
@@ -1438,399 +1438,399 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of bacterioplankton community structure at a coastal station in the western English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mary</w:t>
+                <w:t xml:space="preserve">I Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. G. Cummings</w:t>
+                <w:t xml:space="preserve">Dg Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Burkill</w:t>
+                <w:t xml:space="preserve">Ph Burkill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Archer</w:t>
+                <w:t xml:space="preserve">Sd Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42 (2), pp.119-126</w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528809v1</w:t>
+                <w:t xml:space="preserve">hal-00726620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of bacterioplankton community structure at a coastal station in the western English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Mary</w:t>
+                <w:t xml:space="preserve">D G Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D G Cummings</w:t>
+                <w:t xml:space="preserve">P H Burkill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P H Burkill</w:t>
+                <w:t xml:space="preserve">S D Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M V Zubkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame042119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of bacterioplankton community structure at a coastal station in the western English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Mary</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dg Cummings</w:t>
+                <w:t xml:space="preserve">D. G. Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Burkill</w:t>
+                <w:t xml:space="preserve">P. H. Burkill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sd Archer</w:t>
+                <w:t xml:space="preserve">D. S. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.119-126</w:t>
+              <w:t xml:space="preserve">, 2006, 42 (2), pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726620v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridisation of picoeukaryotes by eubacterial probes is widespread in the marine environment</w:t>
               </w:r>
@@ -1927,281 +1927,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829143v1</w:t>
+                <w:t xml:space="preserve">hal-00727032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Caprais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
               </w:r>
@@ -2266,157 +2266,157 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 142 (1), pp.141 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,831 +2444,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726584v1</w:t>
+                <w:t xml:space="preserve">ird-03759406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ identification and localization of bacteria associated with Gyrodinium instriatum (Gymnodiniales, Dinophyceae) by electron and confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alverca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Alverca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+                <w:t xml:space="preserve">Gabrielle Kennaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Kennaway</w:t>
+                <w:t xml:space="preserve">Jane Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Franca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (4), pp.523 - 530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0967026202003955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ea Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03759406v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of seasonal variability in mesozooplankton aspartate transcarbamylase activity in coastal waters off Plymouth, UK</w:t>
+                <w:t xml:space="preserve">ATCase activity, RNA:DNA ratio, gonad development stage, and egg production in the female copepod Calanus helgolandicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rp Harris</w:t>
+                <w:t xml:space="preserve">R. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/21.11.2085⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 135 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002270050595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726588v1</w:t>
+                <w:t xml:space="preserve">hal-01829171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATCase activity, RNA:DNA ratio, gonad development stage, and egg production in the female copepod Calanus helgolandicus</w:t>
+                <w:t xml:space="preserve">Sources of seasonal variability in mesozooplankton aspartate transcarbamylase activity in coastal waters off Plymouth, UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Bergeron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002270050595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21, pp.2085-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/21.11.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00726589v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCase activity, RNA:DNA ratio, gonad development stage, and egg production in the female copepod Calanus helgolandicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harris</w:t>
+                <w:t xml:space="preserve">R. P. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bergeron</w:t>
+                <w:t xml:space="preserve">J. P. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 135 (1), pp.1 - 10. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+              <w:t xml:space="preserve">, 1999, 135 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002270050595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829171v1</w:t>
+                <w:t xml:space="preserve">hal-00726589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of seasonal variability in mesozooplankton aspartate transcarbamylase activity in coastal waters off Plymouth, UK</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21 (11), pp.2085-2103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/21.11.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759415v1</w:t>
@@ -3358,87 +3358,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCase activity, RNA:DNA ratio, gonad development stage, and egg production in the female copepod Calanus helgolandicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 135 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/21.11.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759412v1</w:t>
@@ -5122,103 +5122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadidja Romari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Phycol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Oslo, Norway</w:t>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tepoerau Mai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15110642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contremoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ploux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acu&#241;a, Jos&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcaraz, Miguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez, Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Roukaerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Ram Prakya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150827" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-827-2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Cummings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Burkill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Cummings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Burkill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Archer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Zubkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Cummings" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Burkill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Archer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuttle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zubkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alverca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Kennaway" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Franca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967026202003955" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/21.11.2085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Harris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergeron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5FLNPVR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/20.7.1205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FR4P70LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet St&#233;phane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;trancourt J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saume, Karine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Beaurune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Moulay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle BIEGALA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubelaar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Tarran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610921.ch13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04189526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Virginie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;riot Marine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C Biegala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Borchani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sabeur Hamza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tepoerau Mai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15110642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contremoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ploux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acu&#241;a, Jos&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcaraz, Miguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez, Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Roukaerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Ram Prakya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150827" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-827-2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Cummings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Burkill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Cummings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Burkill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Archer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Zubkov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Cummings" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Burkill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Archer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuttle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zubkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alverca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Kennaway" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Franca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967026202003955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050595" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5FLNPVR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Harris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/21.11.2085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Harris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bergeron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/20.7.1205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FR4P70LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet St&#233;phane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;trancourt J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saume, Karine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Beaurune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Moulay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04664148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle BIEGALA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubelaar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Tarran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610921.ch13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04189526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Virginie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;riot Marine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C Biegala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Borchani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sabeur Hamza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>