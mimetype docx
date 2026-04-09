--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1924,341 +1924,365 @@
               <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jngse.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable reversal of electrostatic interaction forces on zwitterionic soft nanointerfaces in a monovalent aqueous electrolyte: an AFM study at the single nanoparticle level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2267,6677 +2291,6945 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (7), pp.3181-3190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR07976A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the organization of fulvic acid using a cationic surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Abdul Amir Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kazpard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 504, pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409015v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the organization of fulvic acid using a cationic surfactant</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.05.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124-125, pp.197 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135192v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (46), pp.31711-31724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Raman spectra of synthesized CaCl2.nH(2)O solids (n=0, 2, 4, 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas M. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin G. Baonza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (10), pp.822-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.4730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Multiresponsive Brush-Decorated Nanoparticles: A Combined Electrokinetic, DLS, and SANS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R. S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (16), pp.4779-4790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of a clay suspension on an Fe(0) surface under anoxic conditions: Characterization of neoformed minerals at the Fe(0)/solution and Fe(0)/atmosphere interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61, pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetics as an alternative to neutron reflectivity for evaluation of segment density distribution in PEO brushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Romeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien Cohen Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (39), pp.7804 - 7809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4SM01315H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Added Silica Nanoparticles on the Nematic Liquid Crystal Phase Formation in Beidellite Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (18), pp.4913-4919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp500036v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–crystalline properties of aqueous suspensions of natural clay nanosheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Philippe</w:t>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Antonova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Davidson</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680396.2013.842130⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121441v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic/nematic and sol/gel transitions in aqueous suspensions of size selected nontronite NAu1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid–crystalline properties of aqueous suspensions of natural clay nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. J. Michot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Paineau</w:t>
+                <w:t xml:space="preserve">A.M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Antonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. L. Duval</w:t>
+                <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (5), pp.663-685. </w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.110-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2013.048.5.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2013.842130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119362v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotropic/nematic and sol/gel transitions in aqueous suspensions of size selected nontronite NAu1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">L. J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.663-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2013.048.5.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+                <w:t xml:space="preserve">hal-01119362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coagulation of Na-Montmorillonite by Inorganic Cations at Neutral pH. A Combined Transmission X-ray Microscopy, Small Angle and Wide Angle X-ray Scattering Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (10), pp.3500-3510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la400245n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Study of Two-Dimensional Very Anisometric Colloidal Particle Suspensions: From Shear-Induced Orientation to Viscous Dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bezuglyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Angilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (17), pp.5315-5324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la400111w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of anionic vs neutral polymers to the formation of green rust 1 from γ-FeOOH bioreduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Ph. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (7), pp.600-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490451.2012.746403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS Study of Aqueous Clay Suspensions Submitted to Alternating Current Electric Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (45), pp.13516 - 13524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3064728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological quantification of hierarchical geomaterials by X-ray nano-CT bridges the gap from nano to micro length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie S. Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (2-3), pp.480-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2012.3985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Suspensions of Natural Swelling Clay Minerals. 1. Structure and Electrostatic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (9), pp.5562 - 5573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2001255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective geometrical approach to the structure of colloidal suspensions of very anisometric particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (3), pp.36005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/90/36005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational Order of Colloidal Disk-Shaped Particles under Shear-Flow Conditions: a Rheological−Small-Angle X-ray Scattering Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (49), pp.16347-16355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105714v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.127-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of polyamine on clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 336, pp.599-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation for industrial applicationsC of clay from Lembo deposit, Mount Bana (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pialy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.415-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00091020v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.F. Ramsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.49, 23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023484v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMA virtuelle sur microstructures composites viscoélastiques réelles, issues d'imagerie en tomographie x</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy Plastics Release Toxic Metal(oid)s During Environmental Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Andre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pécheul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-14887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312956v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition chronique au lithium et compromis énergétiques chez Dreissena sp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Plastic Beyond the Surface: Multi-Scale Alteration Mechanisms of Polypropylene in Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pécheul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-11590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364840v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+                <w:t xml:space="preserve">DMA virtuelle sur microstructures composites viscoélastiques réelles, issues d'imagerie en tomographie x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940661v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+                <w:t xml:space="preserve">Exposition chronique au lithium et compromis énergétiques chez Dreissena sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Demazoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Jacquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169791v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389296v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389268v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle (NP) interactions with (bio)surfaces probed by single-NP force spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Caillet</w:t>
+                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140401v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using AFM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopie à force atomique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216568v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guénet</w:t>
+                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopie à force atomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170223v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using atomic force microscopy’</w:t>
+                <w:t xml:space="preserve">Nanoparticle (NP) interactions with (bio)surfaces probed by single-NP force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves F Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanometrology 2018 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140360v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884014v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects on thermodynamics of metal binding with responsive core-shell nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using atomic force microscopy’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Nanometrology 2018 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140404v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754085v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of interfacial electrostatic potential of chemically-stratified interfaces in monovalent aqueous electrolyte: insights from electrokinetics and AFM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Caillet</w:t>
+                <w:t xml:space="preserve">Structural effects on thermodynamics of metal binding with responsive core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayreuth Polymer International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140373v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465395v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reversal of interfacial electrostatic potential of chemically-stratified interfaces in monovalent aqueous electrolyte: insights from electrokinetics and AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
+              <w:t xml:space="preserve">Bayreuth Polymer International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506338v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetics as an Alternative to Neutron Reflectivity for Evaluation of Segment Density Distribution in PEO brushes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Surface Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140407v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrokinetics as an Alternative to Neutron Reflectivity for Evaluation of Segment Density Distribution in PEO brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Romeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien Cohen Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloid and Surface Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Interfaces Against Pollution (IAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8947,203 +9239,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects on Cd(II) binding with soft nanoparticulate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de suspensions colloïdales argileuses par un polyacrylamide anionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Spörri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9175,176 +9467,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-Marseille-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle structure effects on metal Chemodynamics: a combined electrokinetic, DLS, SANS and SSCP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9354,168 +9646,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9583,51 +9875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6051539"/>
+    <w:nsid w:val="ACB33226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9814,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bihannic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-2509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122562828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5793-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Kharraf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pradas del Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04116519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ghidoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04175721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02213-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vouriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07976A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Amir Chaaban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kazpard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Romeis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Cohen Stuart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01315H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Landman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500036v" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Philippe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Antonova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.842130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Michot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. L. Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2013.048.5.01" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Lartiges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400245n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Philippe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bezuglyy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Angilella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400111w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Marie Philippe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064728" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2001255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/36005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105714v" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.04.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWVQKN2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Dufrene" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216568v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Werner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bihannic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-2509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122562828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5793-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Kharraf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pradas del Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04116519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ghidoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04175721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02213-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vouriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RK1J1L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07976A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Amir Chaaban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kazpard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Romeis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Cohen Stuart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01315H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500036v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Antonova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.842130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Michot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. L. Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2013.048.5.01" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Lartiges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400245n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bezuglyy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Angilella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400111w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Marie Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2001255" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/36005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105714v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.04.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWVQKN2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11590" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Dufrene" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140360v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140373v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Werner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>