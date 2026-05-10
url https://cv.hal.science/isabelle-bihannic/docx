--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -614,295 +614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical study of the luting and coating of medieval watercraft from the ship timbers discovered in the citadel of al-Balīd, Oman: Composition and origin</w:t>
+                <w:t xml:space="preserve">New insights into the effects of growth phase and enzymatic treatment on the cell-wall properties of Chlorella vulgaris microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Connan</w:t>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Ghidoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Mathe</w:t>
+                <w:t xml:space="preserve">Marc Offroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104051⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.102955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116519v1</w:t>
+                <w:t xml:space="preserve">hal-04175721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the effects of growth phase and enzymatic treatment on the cell-wall properties of Chlorella vulgaris microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical study of the luting and coating of medieval watercraft from the ship timbers discovered in the citadel of al-Balīd, Oman: Composition and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ghidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mezzatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Céline Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Offroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesniewska</w:t>
+                <w:t xml:space="preserve">Carole Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, pp.102955. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175721v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
               </w:r>
@@ -1418,295 +1418,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t>
+                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lartiges</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. El Samrani</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Briois</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265660v1</w:t>
+                <w:t xml:space="preserve">insu-01872381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
+                <w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">A. G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01872381v1</w:t>
+                <w:t xml:space="preserve">hal-02265660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoresis as a simple method to detect deleterious actions of engineered nanoparticles on living cells</w:t>
               </w:r>
@@ -1820,319 +1820,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals and radionuclides (MaR) in the Alum Shale of Denmark: Identification of MaR-bearing phases for the better management of hydraulic fracturing waters</w:t>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lerat</w:t>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jngse.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740988v1</w:t>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+                <w:t xml:space="preserve">Metals and radionuclides (MaR) in the Alum Shale of Denmark: Identification of MaR-bearing phases for the better management of hydraulic fracturing waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Etique</w:t>
+                <w:t xml:space="preserve">Jeremy Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jngse.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+                <w:t xml:space="preserve">hal-01740988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
               </w:r>
@@ -2376,291 +2376,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Kassir</w:t>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Alem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925386v1</w:t>
+                <w:t xml:space="preserve">hal-01652805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652805v1</w:t>
+                <w:t xml:space="preserve">hal-01925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t>
               </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61, pp.62-71. </w:t>
@@ -3602,965 +3602,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetics as an alternative to neutron reflectivity for evaluation of segment density distribution in PEO brushes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Added Silica Nanoparticles on the Nematic Liquid Crystal Phase Formation in Beidellite Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Romeis</w:t>
+                <w:t xml:space="preserve">Jasper Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM01315H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (18), pp.4913-4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500036v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775337v1</w:t>
+                <w:t xml:space="preserve">hal-01077074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Added Silica Nanoparticles on the Nematic Liquid Crystal Phase Formation in Beidellite Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasper Landman</w:t>
+                <w:t xml:space="preserve">Electrokinetics as an alternative to neutron reflectivity for evaluation of segment density distribution in PEO brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">Dirk Romeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Martien Cohen Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+                <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (18), pp.4913-4919. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (39), pp.7804 - 7809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp500036v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM01315H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077074v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–crystalline properties of aqueous suspensions of natural clay nanosheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Bihannic</w:t>
+                <w:t xml:space="preserve">Coagulation of Na-Montmorillonite by Inorganic Cations at Neutral pH. A Combined Transmission X-ray Microscopy, Small Angle and Wide Angle X-ray Scattering Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davidson</w:t>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680396.2013.842130⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.3500-3510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la400245n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121441v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic/nematic and sol/gel transitions in aqueous suspensions of size selected nontronite NAu1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Liquid–crystalline properties of aqueous suspensions of natural clay nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. F. L. Duval</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2013.048.5.01⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.110-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2013.842130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119362v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation of Na-Montmorillonite by Inorganic Cations at Neutral pH. A Combined Transmission X-ray Microscopy, Small Angle and Wide Angle X-ray Scattering Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+                <w:t xml:space="preserve">Isotropic/nematic and sol/gel transitions in aqueous suspensions of size selected nontronite NAu1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la400245n⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.663-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2013.048.5.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119381v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Tertre</w:t>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Study of Two-Dimensional Very Anisometric Colloidal Particle Suspensions: From Shear-Induced Orientation to Viscous Dissipation</w:t>
               </w:r>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS Study of Aqueous Clay Suspensions Submitted to Alternating Current Electric Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie S. Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Suspensions of Natural Swelling Clay Minerals. 1. Structure and Electrostatic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (9), pp.5562 - 5573. </w:t>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5371,90 +5371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective geometrical approach to the structure of colloidal suspensions of very anisometric particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (3), pp.36005. </w:t>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5620,453 +5620,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of polyamine on clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Maddi</w:t>
+                <w:t xml:space="preserve">C. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">L. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 336, pp.599-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414096v1</w:t>
+                <w:t xml:space="preserve">hal-00412520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of polyamine on clay minerals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jacquet</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.04.021⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412520v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkhou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Solange Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468351v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation for industrial applicationsC of clay from Lembo deposit, Mount Bana (Cameroon)</w:t>
               </w:r>
@@ -6457,51 +6457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pécheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pécheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMA virtuelle sur microstructures composites viscoélastiques réelles, issues d'imagerie en tomographie x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,256 +7791,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using AFM</w:t>
+                <w:t xml:space="preserve">Nanoparticle (NP) interactions with (bio)surfaces probed by single-NP force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves F Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopie à force atomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216568v1</w:t>
+                <w:t xml:space="preserve">hal-03140401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle (NP) interactions with (bio)surfaces probed by single-NP force spectroscopy</w:t>
+                <w:t xml:space="preserve">Assessing the interactions between a single dendrimer and (bio)surfaces using AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopie à force atomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140401v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t>
               </w:r>
@@ -8078,51 +8078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
@@ -8190,51 +8190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanometrology 2018 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8503,307 +8503,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Reversal of interfacial electrostatic potential of chemically-stratified interfaces in monovalent aqueous electrolyte: insights from electrokinetics and AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Carsten Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
+              <w:t xml:space="preserve">Bayreuth Polymer International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754085v1</w:t>
+                <w:t xml:space="preserve">hal-03140373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of interfacial electrostatic potential of chemically-stratified interfaces in monovalent aqueous electrolyte: insights from electrokinetics and AFM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Werner</w:t>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayreuth Polymer International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140373v1</w:t>
+                <w:t xml:space="preserve">hal-01754085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,64 +8867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,90 +8988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetics as an Alternative to Neutron Reflectivity for Evaluation of Segment Density Distribution in PEO brushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Romeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien Cohen Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Surface Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Boston, United States</w:t>
@@ -9152,51 +9152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Interfaces Against Pollution (IAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9673,51 +9673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,51 +9875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACB33226"/>
+    <w:nsid w:val="EC963200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10106,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bihannic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-2509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122562828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5793-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Kharraf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pradas del Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04116519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ghidoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04175721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02213-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vouriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RK1J1L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07976A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Amir Chaaban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kazpard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Romeis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Cohen Stuart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01315H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500036v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Antonova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.842130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Michot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. L. Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2013.048.5.01" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Lartiges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400245n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bezuglyy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Angilella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400111w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Marie Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2001255" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/36005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105714v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.04.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWVQKN2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11590" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Dufrene" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140360v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140373v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Werner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bihannic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-2509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122562828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5793-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Kharraf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pradas del Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04175721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04116519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ghidoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02213-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vouriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.02.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RK1J1L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07976A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Amir Chaaban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kazpard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Landman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500036v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Romeis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Cohen Stuart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01315H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Lartiges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400245n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Philippe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Antonova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.842130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Michot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. L. Duval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2013.048.5.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bezuglyy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Angilella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400111w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Marie Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2001255" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/36005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105714v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.04.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWVQKN2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11590" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Dufrene" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140360v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Werner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>