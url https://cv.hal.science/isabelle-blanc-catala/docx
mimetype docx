--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1214,478 +1214,478 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Catala</w:t>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Juste</w:t>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Benfiguig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Guy-Grand</w:t>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900020v1</w:t>
+                <w:t xml:space="preserve">hal-02689676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frj Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Corring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694535v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.365</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689676v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900019v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
               </w:r>
@@ -2952,260 +2952,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839680v1</w:t>
+                <w:t xml:space="preserve">hal-02838863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838863v1</w:t>
+                <w:t xml:space="preserve">hal-02839680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
@@ -3310,277 +3310,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Corring</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 1996, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767977v1</w:t>
+                <w:t xml:space="preserve">hal-02771656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1996, Bruxelle, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771656v1</w:t>
+                <w:t xml:space="preserve">hal-02767977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>