--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -500,377 +500,377 @@
                 <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mahé</w:t>
+                <w:t xml:space="preserve">S. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Meziani</w:t>
+                <w:t xml:space="preserve">K. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900295v1</w:t>
+                <w:t xml:space="preserve">hal-02686107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligofructose contributes to the protective role of bifidobacteria in experimental necrotising enterocolitis in quails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Butel</w:t>
+                <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.C. Tessedre</w:t>
+                <w:t xml:space="preserve">Sylvain Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 48, pp.89-94</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689173v1</w:t>
+                <w:t xml:space="preserve">hal-00900295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Meziani</w:t>
+                <w:t xml:space="preserve">Oligofructose contributes to the protective role of bifidobacteria in experimental necrotising enterocolitis in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Tessedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48, pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686107v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Beta-cyclodextrin dietary supplementation on biliary proteins and their resulting cholesterol nucleating activity in pigs</w:t>
               </w:r>
@@ -975,260 +975,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Butel</w:t>
+                <w:t xml:space="preserve">Inducing cholesterol precipitation from pig bile with beta-cyclodextrin and cholesterol dietary supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rimbault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Riottot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.309</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 26, pp.711-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691827v1</w:t>
+                <w:t xml:space="preserve">hal-02689228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+                <w:t xml:space="preserve">Hypocholesterolemic action of beta-cyclodextrin and its effects on cholesterol metabolism in pigs fed a cholesterol-enriched diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ferezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riottot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corring</w:t>
+                <w:t xml:space="preserve">Christian Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (1), pp.86-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687293v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
               </w:r>
@@ -1458,609 +1475,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Juste</w:t>
+                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Benfiguig</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900020v1</w:t>
+                <w:t xml:space="preserve">hal-02691827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694535v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
+                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 51, pp.308-311</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688404v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing cholesterol precipitation from pig bile with beta-cyclodextrin and cholesterol dietary supplementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Catala</w:t>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benfiguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Riottot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">A Ruskone-Fourmestraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Parquet</w:t>
+                <w:t xml:space="preserve">B Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 26, pp.711-721</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689228v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocholesterolemic action of beta-cyclodextrin and its effects on cholesterol metabolism in pigs fed a cholesterol-enriched diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cohen-Solal</w:t>
+                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Alquier</w:t>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38 (1), pp.86-100</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51, pp.308-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697940v1</w:t>
+                <w:t xml:space="preserve">hal-02688404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of caecal microflora and of two dietary protein levels on the adaptation of the exocrine pancreas: Comparative study in germ-free and conventional rats</w:t>
               </w:r>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Nutrition Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2456,221 +2456,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un écosystème au service du partage et de l’ouverture des données de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French research simplification policy through Persistent IDentifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Paris Conference on Open Research Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne University, Sep 2024, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683387v1</w:t>
+                <w:t xml:space="preserve">hal-04706931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French research simplification policy through Persistent IDentifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Catala</w:t>
+                <w:t xml:space="preserve">Un écosystème au service du partage et de l’ouverture des données de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Conference on Open Research Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne University, Sep 2024, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche.data.gouv.fr : un écosystème au service du partage et de l'ouverture des données de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,579 +2702,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Fenart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770595v1</w:t>
+                <w:t xml:space="preserve">hal-02838863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836999v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiszlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838863v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Butel</w:t>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839680v1</w:t>
+                <w:t xml:space="preserve">hal-02836999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3310,652 +3310,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1996, Bruxelle, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771656v1</w:t>
+                <w:t xml:space="preserve">hal-02767977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Corring</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 1996, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767977v1</w:t>
+                <w:t xml:space="preserve">hal-02771656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary protein and cholesterol nucleation from native bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Corring</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995</w:t>
+              <w:t xml:space="preserve">2. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776475v1</w:t>
+                <w:t xml:space="preserve">hal-02777375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of swine as a prelithiasic animal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Lafont</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778819v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein and cholesterol nucleation from native bile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of swine as a prelithiasic animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777375v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the exocrine pancreas to a high-protein diet in germ-free and conventional rats</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Nutrition Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de recherche : caractérisation des fonctions clés liées à leur gestion, leur exploitation, leur diffusion et leur utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,51 +4443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>