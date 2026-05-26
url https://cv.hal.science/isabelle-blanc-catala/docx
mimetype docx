--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -500,377 +500,377 @@
                 <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahé</w:t>
+                <w:t xml:space="preserve">Sylvain Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Meziani</w:t>
+                <w:t xml:space="preserve">Karima Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686107v1</w:t>
+                <w:t xml:space="preserve">hal-00900295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+                <w:t xml:space="preserve">Oligofructose contributes to the protective role of bifidobacteria in experimental necrotising enterocolitis in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Tessedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48, pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900295v1</w:t>
+                <w:t xml:space="preserve">hal-02689173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligofructose contributes to the protective role of bifidobacteria in experimental necrotising enterocolitis in quails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Butel</w:t>
+                <w:t xml:space="preserve">Effects of soy protein diet on digestive lumenal polyamines and colonic cell proliferation in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.C. Tessedre</w:t>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 48, pp.89-94</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Beta-cyclodextrin dietary supplementation on biliary proteins and their resulting cholesterol nucleating activity in pigs</w:t>
               </w:r>
@@ -975,1092 +975,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing cholesterol precipitation from pig bile with beta-cyclodextrin and cholesterol dietary supplementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Riottot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Parquet</w:t>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 26, pp.711-721</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689228v1</w:t>
+                <w:t xml:space="preserve">hal-02689676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocholesterolemic action of beta-cyclodextrin and its effects on cholesterol metabolism in pigs fed a cholesterol-enriched diet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Alquier</w:t>
+                <w:t xml:space="preserve">S Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frj Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38 (1), pp.86-100</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697940v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.365</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689676v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Auboiron</w:t>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Catala</w:t>
+                <w:t xml:space="preserve">K Benfiguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Juste</w:t>
+                <w:t xml:space="preserve">A Ruskone-Fourmestraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frj Bornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Corring</w:t>
+                <w:t xml:space="preserve">B Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900019v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (4), pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auboiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs biliaires et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Whole-body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 92 (3-5), pp.6-7</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51, pp.308-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694535v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K Benfiguig</w:t>
+                <w:t xml:space="preserve">Inducing cholesterol precipitation from pig bile with beta-cyclodextrin and cholesterol dietary supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ruskone-Fourmestraux</w:t>
+                <w:t xml:space="preserve">Michel Riottot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Guy-Grand</w:t>
+                <w:t xml:space="preserve">Michel Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.365-365</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 26, pp.711-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypocholesterolemic action of beta-cyclodextrin and its effects on cholesterol metabolism in pigs fed a cholesterol-enriched diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ferezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riottot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
+                <w:t xml:space="preserve">Corinne Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+                <w:t xml:space="preserve">Christian Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 51, pp.308-311</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (1), pp.86-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688404v1</w:t>
+                <w:t xml:space="preserve">hal-02697940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of caecal microflora and of two dietary protein levels on the adaptation of the exocrine pancreas: Comparative study in germ-free and conventional rats</w:t>
               </w:r>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Nutrition Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2456,221 +2456,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French research simplification policy through Persistent IDentifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un écosystème au service du partage et de l’ouverture des données de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Gilles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Conference on Open Research Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne University, Sep 2024, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706931v1</w:t>
+                <w:t xml:space="preserve">hal-04683387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un écosystème au service du partage et de l’ouverture des données de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mathieu</w:t>
+                <w:t xml:space="preserve">French research simplification policy through Persistent IDentifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Paris Conference on Open Research Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne University, Sep 2024, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683387v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche.data.gouv.fr : un écosystème au service du partage et de l'ouverture des données de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,592 +2702,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Guy-Grand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiszlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838863v1</w:t>
+                <w:t xml:space="preserve">hal-02770595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Butel</w:t>
+                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839680v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of soy proteins in cholelithiasis prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Fenart</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benfiguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770595v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+                <w:t xml:space="preserve">Fructo-oligosaccharides et prévention de l'entérocolite ulcéronécrosante du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836999v1</w:t>
+                <w:t xml:space="preserve">hal-02839680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body protein turnover in humans fed a soy protein-rich vegetable diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
@@ -3316,103 +3316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soy proteins on plasma lipoproteins in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auboiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Bruxelles, Belgium</w:t>
@@ -3467,77 +3467,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benfiguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruskone-Fourmestraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guy-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International symposium on the role of soy in preventing and treating chronic disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Bruxelle, Belgium</w:t>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Nutrition Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de recherche : caractérisation des fonctions clés liées à leur gestion, leur exploitation, leur diffusion et leur utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,51 +4443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Butel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tessedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boehler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benfiguig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy-Grand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Catala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frj Bornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benfiguig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruskone-Fourmestraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guy-Grand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riottot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cohen-Solal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>