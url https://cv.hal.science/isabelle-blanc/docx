--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.072916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1115-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171319354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Dynamic Life Cycle Assessment Methodology with a Case Study on Domestic Hot Water Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.1128-1138 </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calculate the environmental impact of renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer l’impact environnemental des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESPA (Enhanced Structural Path Analysis) method: a solution to an implementation challenge for dynamic life cycle assessment studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Heijungs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of large-scale grid-connected ground-mounted PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.2-6. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the estimation of life-cycle greenhouse gas emissions of enhanced geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of practical design options for enhanced geothermal systems (EGS) through life-cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.901-914. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Life Cycle Approach for Assessing Greenhouse Gas Emissions of Wind Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xiusheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Issue Supplement s1, p. S28-S38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2012.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global criteria based framework for the sustainability assessment of bioethanol supply chains: Application to the Swiss dilemma: Is local produced bioethanol more sustainable than bioethanol imported from Brazil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1447-1458. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating life cycle costs and environmental impacts of composite rail car-bodies for a Korean train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-009-0096-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new index for environmental sustainability based on a DALY weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : un indicateur ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paul Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/futur:20073345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall assessment of life cycle inventory quality - Application to the production of polyethylene bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Jin Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (5), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Matrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation the global impacts of motorways: an application of the Life Cycle Assessment = Evaluation des impacts globaux des infrastructures autoroutières : une application de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 301, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of life cycle assessment: Global atmospheric emissions for motorway infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (1-4), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.1998.001836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique globale des infrastructures autoroutières – Contribution à l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 210, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de bâtiments multizones par couplage de modèles modaux réduits = Simulation of multizone buildings by coupling reduced modal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauffage, ventilation, conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (5), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2015, Collection Développement durable, 978-2-35671-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agathe EUZEN, Laurence EYMARD, Françoise GAILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.176-177, 2013, 978-2-271-17896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie et temps de retour énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.270-271, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie : Évaluation de la qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G3 (G5750), Editions T.I., G5750 - 9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Accounting Methodologies for the assessment of global environmental impacts of traded goods and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage dynamique de composants du bâtiment par synthèse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École Nationale Supérieure des Mines de Paris, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991ENMP0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux de filières énergie : vers une approche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of High Temperature Geothermal Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezelgues-Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 02028 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Discussion of Simplified Parameterized Models for Carbon Footprint of Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 31047 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prospective Life Cycle Assessment: How to Identify Key Parameters Inducing Most Uncertainties in the Future? Application to Photovoltaic Systems Installed in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference ICCSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Guimarães, Portugal. pp.691-706 - ISBN 978-3-319-09149-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09150-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prospective Mapping of Environmental Impacts of Large Scale Photovoltaic Ground Mounted Systems Based on the CdTe Technology at 2050 Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parikhit Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3394-3398 - ISBN 3-936338-34-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-5DV.3.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the prospective environmental impacts of photovoltaic systems based on a simplified LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified prospective LCA models for residential PV installations based on SC-SI installed in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPEC-6 - The 6th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Institute of Electrical and Electronics Engineers jointly with Japan Society of Applied Physics, IEEE Electron Devices Society, Nov 2014, Kyoto, Japan. pp.1351-1352 - Article 9WePo.11.15LN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Electricity Production Scenarios Modelling for Life Cycle Assessment of Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Detailed LCA to Simplified Model: an Oriented Decision Makers Approach to Assess Energy Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing Environmental Impacts of Photovoltaics Systems Using the Life Cycle Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC Programme Planner - 28th EU PVSEC, European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing the Environmental Impacts of Photovoltaics Systems Using the LCA Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of electricity scenarios with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating particulate matter health impact related to the combustion of different fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Temporal Considerations Open New Opportunities for LCA Industry Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinsonnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of enhanced geothermal systems through life-cycle assessment and induced seismicity risk criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 468 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the loss of life expectancy attributable to PM2.5 emissions in Europe with the use of high special resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 383 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified life cycle approach: GHG variability assessment for onshore wind electricity based on Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Large-Scale Grid-Connected Ground-Mounted PV Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.2743-2750 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110572743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Solar Thermal Systems with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.3678-3685 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110573678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LCA simplification approach: the wind power electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. p. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spatiotemporally resolved LCI applied to photovoltaic electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2011 - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Structure Path Analysis: A New Method to Create Spatiotemporally Defined Life Cycle Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. Extended Abstracts, part II - page 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMEA: IMports Environmental Accounting: towards an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Industrial Ecology, Transition towards Sustainability, 2009 ISIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of Life Cycle Thinking: towards an integrated framework for assessing trans-boundary environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of PV Systems: Effects of Energy Sources Used in Production of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4517-4520 - ISBN 3-936338-25-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-6DV.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-PV: Key Sensitive Parameters for Environmental Impacts of Grid-Connected PV Systems With LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3779 - 3781- ISBN 3-936338-24-8, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-6DV.5.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cost and Environmental Life Cycle Modelling of Composite Car-Bodies for a Korean Tilting Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Life Cycle Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, Oregon, United States. pp.113-114 - ISBN 978-1-61567-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cost and life cycle modelling of composite car-bodies for the Korean tilting train express project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yip Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th SAMPE International Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss bioethanol supply in 2010, What are the sustainability stakes of two scenarios for Switzerland ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Research in Industrial Ecology, Workshop 6 : The Future of Energetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of composite materials for trains through LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2005 International Conference Innovation by Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. p. 194-198 - ISBN 84-609-6566-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and exposure to organic compounds emitted indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2005 Conference Renewables in a changing climate – Innovation in building envelopes and environmental systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. p. 373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of regional sustainability: an ecological-economic framework integrating trade & air pollutants transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp.429-437 - ISBN 978-981-270-640-9, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812771285_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Regional Sustainability with the EPSILON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Eco-design of a tilting train in Korea: Applying LCA to design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking European regions with GIS sustainability indicators Challenges from the EPSILON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gherke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising and presenting indicators systems, Office Fédéral de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental sustainability within the EPSILON project: first version of an innovative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. page 38 - ISBN 953-6313-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess the Environmental State of EU regions with the global concept of sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Informatics for Environmental Protection, ENVIROINFO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Switzerland. p. 134-146 - ISBN: 28 29 30 275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation issues for EPSILON sustainability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER Conference, Use of indicators for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Life Cycle Assessment of Highway Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exposition, February 1998, Detroit, MI, USA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Detroit, MI, United States. Paper Number: 981153 - ISSN 0148-7191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse du cycle de vie : Emissions atmosphériques globales d'infrastructures autoroutières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque scientifique International "Transports et pollution de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Avignon, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts in life cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Wood Preservation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Cannes Mandelieu, France. p. 411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for thermal modelling of building: the modal synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of building inertia using a modal description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PLEA Conference: Energy and buildings for temperate climates: a Mediterranean regional approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Porto, Portugal. p. 397-407 - ISBN 0080366171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizability method for the design of sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany. p. 46-48 - ISBN 0951027123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizabilty Method for the Design of Sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK National Section of the International Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.072916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1115-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171319354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Dynamic Life Cycle Assessment Methodology with a Case Study on Domestic Hot Water Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.1128-1138 </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calculate the environmental impact of renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer l’impact environnemental des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESPA (Enhanced Structural Path Analysis) method: a solution to an implementation challenge for dynamic life cycle assessment studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Heijungs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of large-scale grid-connected ground-mounted PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.2-6. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the estimation of life-cycle greenhouse gas emissions of enhanced geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of practical design options for enhanced geothermal systems (EGS) through life-cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.901-914. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Life Cycle Approach for Assessing Greenhouse Gas Emissions of Wind Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xiusheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Issue Supplement s1, p. S28-S38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2012.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global criteria based framework for the sustainability assessment of bioethanol supply chains: Application to the Swiss dilemma: Is local produced bioethanol more sustainable than bioethanol imported from Brazil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1447-1458. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating life cycle costs and environmental impacts of composite rail car-bodies for a Korean train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-009-0096-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new index for environmental sustainability based on a DALY weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : un indicateur ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paul Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/futur:20073345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall assessment of life cycle inventory quality - Application to the production of polyethylene bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Jin Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (5), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Matrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation the global impacts of motorways: an application of the Life Cycle Assessment = Evaluation des impacts globaux des infrastructures autoroutières : une application de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 301, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of life cycle assessment: Global atmospheric emissions for motorway infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (1-4), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.1998.001836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique globale des infrastructures autoroutières – Contribution à l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 210, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de bâtiments multizones par couplage de modèles modaux réduits = Simulation of multizone buildings by coupling reduced modal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauffage, ventilation, conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (5), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2015, Collection Développement durable, 978-2-35671-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agathe EUZEN, Laurence EYMARD, Françoise GAILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.176-177, 2013, 978-2-271-17896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie et temps de retour énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.270-271, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie : Évaluation de la qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G3 (G5750), Editions T.I., G5750 - 9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Accounting Methodologies for the assessment of global environmental impacts of traded goods and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage dynamique de composants du bâtiment par synthèse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École Nationale Supérieure des Mines de Paris, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991ENMP0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux de filières énergie : vers une approche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of High Temperature Geothermal Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezelgues-Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 02028 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Discussion of Simplified Parameterized Models for Carbon Footprint of Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 31047 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prospective Life Cycle Assessment: How to Identify Key Parameters Inducing Most Uncertainties in the Future? Application to Photovoltaic Systems Installed in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference ICCSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Guimarães, Portugal. pp.691-706 - ISBN 978-3-319-09149-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09150-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prospective Mapping of Environmental Impacts of Large Scale Photovoltaic Ground Mounted Systems Based on the CdTe Technology at 2050 Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parikhit Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3394-3398 - ISBN 3-936338-34-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-5DV.3.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the prospective environmental impacts of photovoltaic systems based on a simplified LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified prospective LCA models for residential PV installations based on SC-SI installed in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPEC-6 - The 6th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Institute of Electrical and Electronics Engineers jointly with Japan Society of Applied Physics, IEEE Electron Devices Society, Nov 2014, Kyoto, Japan. pp.1351-1352 - Article 9WePo.11.15LN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Electricity Production Scenarios Modelling for Life Cycle Assessment of Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Detailed LCA to Simplified Model: an Oriented Decision Makers Approach to Assess Energy Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing Environmental Impacts of Photovoltaics Systems Using the Life Cycle Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC Programme Planner - 28th EU PVSEC, European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing the Environmental Impacts of Photovoltaics Systems Using the LCA Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of electricity scenarios with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating particulate matter health impact related to the combustion of different fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Temporal Considerations Open New Opportunities for LCA Industry Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinsonnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of enhanced geothermal systems through life-cycle assessment and induced seismicity risk criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 468 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the loss of life expectancy attributable to PM2.5 emissions in Europe with the use of high special resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 383 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified life cycle approach: GHG variability assessment for onshore wind electricity based on Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Large-Scale Grid-Connected Ground-Mounted PV Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.2743-2750 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110572743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Solar Thermal Systems with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.3678-3685 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110573678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LCA simplification approach: the wind power electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. p. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spatiotemporally resolved LCI applied to photovoltaic electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2011 - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Structure Path Analysis: A New Method to Create Spatiotemporally Defined Life Cycle Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. Extended Abstracts, part II - page 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMEA: IMports Environmental Accounting: towards an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Industrial Ecology, Transition towards Sustainability, 2009 ISIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of Life Cycle Thinking: towards an integrated framework for assessing trans-boundary environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of PV Systems: Effects of Energy Sources Used in Production of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4517-4520 - ISBN 3-936338-25-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-6DV.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-PV: Key Sensitive Parameters for Environmental Impacts of Grid-Connected PV Systems With LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3779 - 3781- ISBN 3-936338-24-8, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-6DV.5.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cost and Environmental Life Cycle Modelling of Composite Car-Bodies for a Korean Tilting Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Life Cycle Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, Oregon, United States. pp.113-114 - ISBN 978-1-61567-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cost and life cycle modelling of composite car-bodies for the Korean tilting train express project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yip Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th SAMPE International Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss bioethanol supply in 2010, What are the sustainability stakes of two scenarios for Switzerland ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Research in Industrial Ecology, Workshop 6 : The Future of Energetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of composite materials for trains through LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2005 International Conference Innovation by Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. p. 194-198 - ISBN 84-609-6566-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and exposure to organic compounds emitted indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2005 Conference Renewables in a changing climate – Innovation in building envelopes and environmental systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. p. 373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of regional sustainability: an ecological-economic framework integrating trade & air pollutants transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp.429-437 - ISBN 978-981-270-640-9, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812771285_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Regional Sustainability with the EPSILON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Eco-design of a tilting train in Korea: Applying LCA to design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking European regions with GIS sustainability indicators Challenges from the EPSILON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gherke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising and presenting indicators systems, Office Fédéral de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental sustainability within the EPSILON project: first version of an innovative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. page 38 - ISBN 953-6313-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess the Environmental State of EU regions with the global concept of sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Informatics for Environmental Protection, ENVIROINFO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Switzerland. p. 134-146 - ISBN: 28 29 30 275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation issues for EPSILON sustainability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER Conference, Use of indicators for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Life Cycle Assessment of Highway Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exposition, February 1998, Detroit, MI, USA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Detroit, MI, United States. Paper Number: 981153 - ISSN 0148-7191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse du cycle de vie : Emissions atmosphériques globales d'infrastructures autoroutières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque scientifique International "Transports et pollution de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Avignon, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts in life cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Wood Preservation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Cannes Mandelieu, France. p. 411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for thermal modelling of building: the modal synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of building inertia using a modal description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PLEA Conference: Energy and buildings for temperate climates: a Mediterranean regional approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Porto, Portugal. p. 397-407 - ISBN 0080366171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizability method for the design of sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany. p. 46-48 - ISBN 0951027123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizabilty Method for the Design of Sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK National Section of the International Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D215BCB5"/>
+    <w:nsid w:val="AA10B0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171319354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0710-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Hage Meany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0008-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH15DCG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiusheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2012.00466.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXNH5RVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourane Corbi&#232;re-Nicollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Erkman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNH26KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwab-Castella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gomez-Ferrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ecabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Wakeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-009-0096-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Friot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.376" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul Piguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur:20073345" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jin Suh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978792" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GLP4X4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.1998.001836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00654308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991ENMP0280" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marquand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezelgues-Courtade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01019873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09150-1_51" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parikhit Sinha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-5DV.3.38" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01015544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Evon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836527v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Larbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stetter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinsonnault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784826v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110572743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Laborderie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110573678" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tukker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo M&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.3.7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-6DV.5.9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wenger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812771285_0036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gherke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beckman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Duffie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171319354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0710-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Hage Meany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0008-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH15DCG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiusheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2012.00466.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXNH5RVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourane Corbi&#232;re-Nicollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Erkman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNH26KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwab-Castella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gomez-Ferrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ecabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Wakeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-009-0096-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Friot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.376" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul Piguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur:20073345" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jin Suh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978792" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GLP4X4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.1998.001836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00654308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991ENMP0280" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marquand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezelgues-Courtade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01019873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09150-1_51" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parikhit Sinha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-5DV.3.38" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01015544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Evon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836527v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Larbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stetter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinsonnault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784826v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110572743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Laborderie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110573678" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tukker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo M&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.3.7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-6DV.5.9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wenger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812771285_0036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gherke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beckman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Duffie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>