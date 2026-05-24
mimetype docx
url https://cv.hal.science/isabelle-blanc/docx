--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.072916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1115-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171319354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Dynamic Life Cycle Assessment Methodology with a Case Study on Domestic Hot Water Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.1128-1138 </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calculate the environmental impact of renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer l’impact environnemental des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESPA (Enhanced Structural Path Analysis) method: a solution to an implementation challenge for dynamic life cycle assessment studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Heijungs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of large-scale grid-connected ground-mounted PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.2-6. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the estimation of life-cycle greenhouse gas emissions of enhanced geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of practical design options for enhanced geothermal systems (EGS) through life-cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.901-914. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Life Cycle Approach for Assessing Greenhouse Gas Emissions of Wind Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xiusheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Issue Supplement s1, p. S28-S38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2012.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global criteria based framework for the sustainability assessment of bioethanol supply chains: Application to the Swiss dilemma: Is local produced bioethanol more sustainable than bioethanol imported from Brazil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1447-1458. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating life cycle costs and environmental impacts of composite rail car-bodies for a Korean train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-009-0096-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new index for environmental sustainability based on a DALY weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : un indicateur ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paul Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/futur:20073345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall assessment of life cycle inventory quality - Application to the production of polyethylene bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Jin Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (5), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Matrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation the global impacts of motorways: an application of the Life Cycle Assessment = Evaluation des impacts globaux des infrastructures autoroutières : une application de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 301, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of life cycle assessment: Global atmospheric emissions for motorway infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (1-4), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.1998.001836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique globale des infrastructures autoroutières – Contribution à l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 210, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de bâtiments multizones par couplage de modèles modaux réduits = Simulation of multizone buildings by coupling reduced modal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauffage, ventilation, conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (5), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2015, Collection Développement durable, 978-2-35671-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agathe EUZEN, Laurence EYMARD, Françoise GAILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.176-177, 2013, 978-2-271-17896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie et temps de retour énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.270-271, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie : Évaluation de la qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G3 (G5750), Editions T.I., G5750 - 9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Accounting Methodologies for the assessment of global environmental impacts of traded goods and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage dynamique de composants du bâtiment par synthèse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École Nationale Supérieure des Mines de Paris, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991ENMP0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux de filières énergie : vers une approche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of High Temperature Geothermal Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezelgues-Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 02028 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Discussion of Simplified Parameterized Models for Carbon Footprint of Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 31047 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prospective Life Cycle Assessment: How to Identify Key Parameters Inducing Most Uncertainties in the Future? Application to Photovoltaic Systems Installed in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference ICCSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Guimarães, Portugal. pp.691-706 - ISBN 978-3-319-09149-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09150-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prospective Mapping of Environmental Impacts of Large Scale Photovoltaic Ground Mounted Systems Based on the CdTe Technology at 2050 Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parikhit Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3394-3398 - ISBN 3-936338-34-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-5DV.3.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the prospective environmental impacts of photovoltaic systems based on a simplified LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified prospective LCA models for residential PV installations based on SC-SI installed in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPEC-6 - The 6th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Institute of Electrical and Electronics Engineers jointly with Japan Society of Applied Physics, IEEE Electron Devices Society, Nov 2014, Kyoto, Japan. pp.1351-1352 - Article 9WePo.11.15LN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Electricity Production Scenarios Modelling for Life Cycle Assessment of Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Detailed LCA to Simplified Model: an Oriented Decision Makers Approach to Assess Energy Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing Environmental Impacts of Photovoltaics Systems Using the Life Cycle Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC Programme Planner - 28th EU PVSEC, European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing the Environmental Impacts of Photovoltaics Systems Using the LCA Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of electricity scenarios with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating particulate matter health impact related to the combustion of different fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Temporal Considerations Open New Opportunities for LCA Industry Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinsonnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of enhanced geothermal systems through life-cycle assessment and induced seismicity risk criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 468 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the loss of life expectancy attributable to PM2.5 emissions in Europe with the use of high special resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 383 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified life cycle approach: GHG variability assessment for onshore wind electricity based on Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Large-Scale Grid-Connected Ground-Mounted PV Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.2743-2750 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110572743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Solar Thermal Systems with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.3678-3685 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110573678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LCA simplification approach: the wind power electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. p. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spatiotemporally resolved LCI applied to photovoltaic electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2011 - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Structure Path Analysis: A New Method to Create Spatiotemporally Defined Life Cycle Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. Extended Abstracts, part II - page 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMEA: IMports Environmental Accounting: towards an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Industrial Ecology, Transition towards Sustainability, 2009 ISIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of Life Cycle Thinking: towards an integrated framework for assessing trans-boundary environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of PV Systems: Effects of Energy Sources Used in Production of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4517-4520 - ISBN 3-936338-25-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-6DV.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-PV: Key Sensitive Parameters for Environmental Impacts of Grid-Connected PV Systems With LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3779 - 3781- ISBN 3-936338-24-8, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-6DV.5.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cost and Environmental Life Cycle Modelling of Composite Car-Bodies for a Korean Tilting Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Life Cycle Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, Oregon, United States. pp.113-114 - ISBN 978-1-61567-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cost and life cycle modelling of composite car-bodies for the Korean tilting train express project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yip Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th SAMPE International Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss bioethanol supply in 2010, What are the sustainability stakes of two scenarios for Switzerland ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Research in Industrial Ecology, Workshop 6 : The Future of Energetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of composite materials for trains through LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2005 International Conference Innovation by Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. p. 194-198 - ISBN 84-609-6566-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and exposure to organic compounds emitted indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2005 Conference Renewables in a changing climate – Innovation in building envelopes and environmental systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. p. 373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of regional sustainability: an ecological-economic framework integrating trade & air pollutants transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp.429-437 - ISBN 978-981-270-640-9, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812771285_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Regional Sustainability with the EPSILON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Eco-design of a tilting train in Korea: Applying LCA to design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking European regions with GIS sustainability indicators Challenges from the EPSILON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gherke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising and presenting indicators systems, Office Fédéral de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental sustainability within the EPSILON project: first version of an innovative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. page 38 - ISBN 953-6313-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess the Environmental State of EU regions with the global concept of sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Informatics for Environmental Protection, ENVIROINFO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Switzerland. p. 134-146 - ISBN: 28 29 30 275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation issues for EPSILON sustainability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER Conference, Use of indicators for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Life Cycle Assessment of Highway Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exposition, February 1998, Detroit, MI, USA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Detroit, MI, United States. Paper Number: 981153 - ISSN 0148-7191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse du cycle de vie : Emissions atmosphériques globales d'infrastructures autoroutières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque scientifique International "Transports et pollution de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Avignon, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts in life cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Wood Preservation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Cannes Mandelieu, France. p. 411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for thermal modelling of building: the modal synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of building inertia using a modal description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PLEA Conference: Energy and buildings for temperate climates: a Mediterranean regional approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Porto, Portugal. p. 397-407 - ISBN 0080366171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizability method for the design of sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany. p. 46-48 - ISBN 0951027123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizabilty Method for the Design of Sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK National Section of the International Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.072916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1115-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171319354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6Z1_DP4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Dynamic Life Cycle Assessment Methodology with a Case Study on Domestic Hot Water Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.1128-1138 </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calculate the environmental impact of renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer l’impact environnemental des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of large-scale grid-connected ground-mounted PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.2-6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESPA (Enhanced Structural Path Analysis) method: a solution to an implementation challenge for dynamic life cycle assessment studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Heijungs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the estimation of life-cycle greenhouse gas emissions of enhanced geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.8. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of practical design options for enhanced geothermal systems (EGS) through life-cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.901-914. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Life Cycle Approach for Assessing Greenhouse Gas Emissions of Wind Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xiusheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Issue Supplement s1, p. S28-S38. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2012.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global criteria based framework for the sustainability assessment of bioethanol supply chains: Application to the Swiss dilemma: Is local produced bioethanol more sustainable than bioethanol imported from Brazil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1447-1458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating life cycle costs and environmental impacts of composite rail car-bodies for a Korean train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-009-0096-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new index for environmental sustainability based on a DALY weighting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : un indicateur ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paul Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/futur:20073345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall assessment of life cycle inventory quality - Application to the production of polyethylene bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Jin Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (5), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow (shear stress)-induced endothelium-dependent dilation is altered in mice lacking the gene encoding for dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Matrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.864-70. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.103.6.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation the global impacts of motorways: an application of the Life Cycle Assessment = Evaluation des impacts globaux des infrastructures autoroutières : une application de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 301, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of life cycle assessment: Global atmospheric emissions for motorway infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (1-4), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.1998.001836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique globale des infrastructures autoroutières – Contribution à l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 210, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de bâtiments multizones par couplage de modèles modaux réduits = Simulation of multizone buildings by coupling reduced modal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauffage, ventilation, conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (5), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2015, Collection Développement durable, 978-2-35671-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agathe EUZEN, Laurence EYMARD, Françoise GAILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.176-177, 2013, 978-2-271-17896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie et temps de retour énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.270-271, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie : Évaluation de la qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G3 (G5750), Editions T.I., G5750 - 9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Accounting Methodologies for the assessment of global environmental impacts of traded goods and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage dynamique de composants du bâtiment par synthèse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École Nationale Supérieure des Mines de Paris, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991ENMP0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux de filières énergie : vers une approche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of High Temperature Geothermal Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezelgues-Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 02028 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Discussion of Simplified Parameterized Models for Carbon Footprint of Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Hage Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geothermal Association, Apr 2015, Melbourne, Australia. pp.11 - Article 31047 - ISBN 978-1-877040-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prospective Life Cycle Assessment: How to Identify Key Parameters Inducing Most Uncertainties in the Future? Application to Photovoltaic Systems Installed in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference ICCSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Guimarães, Portugal. pp.691-706 - ISBN 978-3-319-09149-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09150-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prospective Mapping of Environmental Impacts of Large Scale Photovoltaic Ground Mounted Systems Based on the CdTe Technology at 2050 Time Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parikhit Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3394-3398 - ISBN 3-936338-34-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-5DV.3.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the prospective environmental impacts of photovoltaic systems based on a simplified LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified prospective LCA models for residential PV installations based on SC-SI installed in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPEC-6 - The 6th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Institute of Electrical and Electronics Engineers jointly with Japan Society of Applied Physics, IEEE Electron Devices Society, Nov 2014, Kyoto, Japan. pp.1351-1352 - Article 9WePo.11.15LN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Electricity Production Scenarios Modelling for Life Cycle Assessment of Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Detailed LCA to Simplified Model: an Oriented Decision Makers Approach to Assess Energy Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing Environmental Impacts of Photovoltaics Systems Using the Life Cycle Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC Programme Planner - 28th EU PVSEC, European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Framework for Assessing the Environmental Impacts of Photovoltaics Systems Using the LCA Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of electricity scenarios with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating particulate matter health impact related to the combustion of different fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Temporal Considerations Open New Opportunities for LCA Industry Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinsonnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the loss of life expectancy attributable to PM2.5 emissions in Europe with the use of high special resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 383 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental analysis of enhanced geothermal systems through life-cycle assessment and induced seismicity risk criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. p. 468 - http://berlin.setac.eu/embed/Berlin/Abstractbook3_Part1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified life cycle approach: GHG variability assessment for onshore wind electricity based on Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Large-Scale Grid-Connected Ground-Mounted PV Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.2743-2750 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110572743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spatiotemporally resolved LCI applied to photovoltaic electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2011 - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Solar Thermal Systems with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress - Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Linköping, Sweden. pp.3678-3685 - ISBN 978-91-7393-070-3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp110573678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LCA simplification approach: the wind power electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierryves Padey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. p. 183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Structure Path Analysis: A New Method to Create Spatiotemporally Defined Life Cycle Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Setac Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. Extended Abstracts, part II - page 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of Life Cycle Thinking: towards an integrated framework for assessing trans-boundary environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMEA: IMports Environmental Accounting: towards an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Tukker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilmo Mäenpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Industrial Ecology, Transition towards Sustainability, 2009 ISIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of PV Systems: Effects of Energy Sources Used in Production of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4517-4520 - ISBN 3-936338-25-6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-6DV.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-PV: Key Sensitive Parameters for Environmental Impacts of Grid-Connected PV Systems With LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Adra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3779 - 3781- ISBN 3-936338-24-8, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-6DV.5.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cost and Environmental Life Cycle Modelling of Composite Car-Bodies for a Korean Tilting Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Life Cycle Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, Oregon, United States. pp.113-114 - ISBN 978-1-61567-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cost and life cycle modelling of composite car-bodies for the Korean tilting train express project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Wakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yip Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th SAMPE International Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss bioethanol supply in 2010, What are the sustainability stakes of two scenarios for Switzerland ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourane Corbière-Nicollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Erkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Research in Industrial Ecology, Workshop 6 : The Future of Energetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of composite materials for trains through LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2005 International Conference Innovation by Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. p. 194-198 - ISBN 84-609-6566-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and exposure to organic compounds emitted indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2005 Conference Renewables in a changing climate – Innovation in building envelopes and environmental systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. p. 373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of regional sustainability: an ecological-economic framework integrating trade & air pollutants transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp.429-437 - ISBN 978-981-270-640-9, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812771285_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Regional Sustainability with the EPSILON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Eco-design of a tilting train in Korea: Applying LCA to design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Schwab-Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gomez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ecabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress with Innovation Fair, Sustainable management in action, SMIA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genève, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking European regions with GIS sustainability indicators Challenges from the EPSILON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gherke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising and presenting indicators systems, Office Fédéral de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental sustainability within the EPSILON project: first version of an innovative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Dubrovnik Conference on Sustainable Development of Energy, Water and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. page 38 - ISBN 953-6313-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess the Environmental State of EU regions with the global concept of sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Informatics for Environmental Protection, ENVIROINFO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Switzerland. p. 134-146 - ISBN: 28 29 30 275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation issues for EPSILON sustainability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Margni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER Conference, Use of indicators for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Life Cycle Assessment of Highway Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exposition, February 1998, Detroit, MI, USA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Detroit, MI, United States. Paper Number: 981153 - ISSN 0148-7191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse du cycle de vie : Emissions atmosphériques globales d'infrastructures autoroutières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque scientifique International "Transports et pollution de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Avignon, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts in life cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Wood Preservation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Cannes Mandelieu, France. p. 411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for thermal modelling of building: the modal synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of building inertia using a modal description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PLEA Conference: Energy and buildings for temperate climates: a Mediterranean regional approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Porto, Portugal. p. 397-407 - ISBN 0080366171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizability method for the design of sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany. p. 46-48 - ISBN 0951027123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unutilizabilty Method for the Design of Sunspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Beckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Duffie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK National Section of the International Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA10B0D5"/>
+    <w:nsid w:val="262C9D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171319354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0710-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Hage Meany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0008-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH15DCG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiusheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2012.00466.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXNH5RVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourane Corbi&#232;re-Nicollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Erkman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNH26KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwab-Castella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gomez-Ferrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ecabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Wakeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-009-0096-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Friot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.376" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul Piguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur:20073345" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jin Suh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978792" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GLP4X4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.1998.001836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00654308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991ENMP0280" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marquand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezelgues-Courtade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01019873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09150-1_51" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parikhit Sinha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-5DV.3.38" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01015544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Evon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836527v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Larbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stetter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinsonnault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784826v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110572743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Laborderie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110573678" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tukker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo M&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.3.7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-6DV.5.9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wenger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812771285_0036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gherke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beckman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Duffie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171319354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6Z1_DP4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0710-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Hage Meany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0008-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH15DCG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiusheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2012.00466.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXNH5RVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourane Corbi&#232;re-Nicollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Erkman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNH26KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwab-Castella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gomez-Ferrer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ecabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Wakeman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-009-0096-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Friot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.376" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul Piguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur:20073345" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jin Suh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978792" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GLP4X4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Matrougui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gorny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Duriez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.103.6.864" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520368v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.1998.001836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740712v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00654308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991ENMP0280" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marquand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezelgues-Courtade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01146619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01019873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09150-1_51" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parikhit Sinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-5DV.3.38" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01015544v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858429v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Evon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Larbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stetter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinsonnault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784820v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110572743" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00668172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Laborderie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp110573678" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00711935v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tukker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo M&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.3.7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-6DV.5.9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520862v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip Lee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wenger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812771285_0036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520941v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gherke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520394v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520725v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520748v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beckman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Duffie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520884v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>