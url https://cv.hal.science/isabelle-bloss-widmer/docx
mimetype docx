--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1569,51 +1569,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics and Their Components</w:t>
+                <w:t xml:space="preserve">General Introduction: A Study of Mediterranean Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -1635,102 +1635,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.131-143, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506374v1</w:t>
+                <w:t xml:space="preserve">hal-04506061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility Intensity and Timing</w:t>
+                <w:t xml:space="preserve">The Mediterranean Migration System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -1752,182 +1752,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.63-79, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.117-129, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506292v1</w:t>
+                <w:t xml:space="preserve">hal-04506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population distribution: follow the Nile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusions. An Overview of Population Dynamics in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.56-57, 2023, </w:t>
+              <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.145-151, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175286v1</w:t>
+                <w:t xml:space="preserve">hal-04506389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality Profiles</w:t>
               </w:r>
@@ -2024,168 +2037,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. An Overview of Population Dynamics in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population distribution: follow the Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.145-151, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.56-57, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506389v1</w:t>
+                <w:t xml:space="preserve">hal-04175286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediterranean Migration System</w:t>
+                <w:t xml:space="preserve">Population Dynamics and Their Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -2207,102 +2207,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.117-129, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.131-143, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506350v1</w:t>
+                <w:t xml:space="preserve">hal-04506374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Introduction: A Study of Mediterranean Populations</w:t>
+                <w:t xml:space="preserve">Fertility Intensity and Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -2324,78 +2324,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.63-79, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506061v1</w:t>
+                <w:t xml:space="preserve">hal-04506292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Various of Demographic Transitions</w:t>
               </w:r>
@@ -6714,51 +6714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402F51E5"/>
+    <w:nsid w:val="38FC7153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bloss-widmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-4735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060251425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demomed.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huma-num.fr/annuaire-des-sites-web" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pud.mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-TMED-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.mmsh.univ-aix.fr/recherche/aprimed/Pages/APRIMED-2016-2017.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/promouvoir/plates-formes-universitaires-de-donnees/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bl&#246;ss-Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.5295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemed.org/med-yearbook/iemed-mediterranean-yearbook-2022/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Larue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-018-0047-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.202.0327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chazan-Gillig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.043.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652317v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA010645" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bloss-widmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-4735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060251425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demomed.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huma-num.fr/annuaire-des-sites-web" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pud.mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-TMED-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.mmsh.univ-aix.fr/recherche/aprimed/Pages/APRIMED-2016-2017.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/promouvoir/plates-formes-universitaires-de-donnees/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bl&#246;ss-Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.5295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemed.org/med-yearbook/iemed-mediterranean-yearbook-2022/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Larue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-018-0047-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.202.0327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chazan-Gillig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.043.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652317v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA010645" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>