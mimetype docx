--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1569,51 +1569,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Introduction: A Study of Mediterranean Populations</w:t>
+                <w:t xml:space="preserve">Population Dynamics and Their Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -1635,102 +1635,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.131-143, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506061v1</w:t>
+                <w:t xml:space="preserve">hal-04506374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediterranean Migration System</w:t>
+                <w:t xml:space="preserve">Fertility Intensity and Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -1752,78 +1752,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.117-129, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.63-79, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506350v1</w:t>
+                <w:t xml:space="preserve">hal-04506292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions. An Overview of Population Dynamics in the Mediterranean</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality Profiles</w:t>
+                <w:t xml:space="preserve">The Mediterranean Migration System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -1986,206 +1986,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.99-115, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.117-129, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506334v1</w:t>
+                <w:t xml:space="preserve">hal-04506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population distribution: follow the Nile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortality Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.56-57, 2023, </w:t>
+              <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.99-115, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175286v1</w:t>
+                <w:t xml:space="preserve">hal-04506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics and Their Components</w:t>
+                <w:t xml:space="preserve">General Introduction: A Study of Mediterranean Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
@@ -2207,195 +2220,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.131-143, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506374v1</w:t>
+                <w:t xml:space="preserve">hal-04506061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility Intensity and Timing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population distribution: follow the Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blöss-Widmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics in the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.63-79, 2023, SpringerBriefs in Population Studies, 978-3-031-37758-7. </w:t>
+              <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.56-57, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37759-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506292v1</w:t>
+                <w:t xml:space="preserve">hal-04175286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Various of Demographic Transitions</w:t>
               </w:r>
@@ -6714,51 +6714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38FC7153"/>
+    <w:nsid w:val="C476FA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bloss-widmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-4735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060251425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demomed.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huma-num.fr/annuaire-des-sites-web" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pud.mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-TMED-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.mmsh.univ-aix.fr/recherche/aprimed/Pages/APRIMED-2016-2017.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/promouvoir/plates-formes-universitaires-de-donnees/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bl&#246;ss-Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.5295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemed.org/med-yearbook/iemed-mediterranean-yearbook-2022/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Larue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-018-0047-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.202.0327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chazan-Gillig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.043.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652317v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA010645" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bloss-widmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-4735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060251425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demomed.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huma-num.fr/annuaire-des-sites-web" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pud.mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-TMED-0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.mmsh.univ-aix.fr/recherche/aprimed/Pages/APRIMED-2016-2017.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.progedo.fr/promouvoir/plates-formes-universitaires-de-donnees/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bl&#246;ss-Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04506197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37759-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.5295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemed.org/med-yearbook/iemed-mediterranean-yearbook-2022/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Larue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-018-0047-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.202.0327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chazan-Gillig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.043.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652317v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA010645" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>