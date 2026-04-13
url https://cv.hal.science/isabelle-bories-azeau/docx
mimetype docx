--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -518,247 +518,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la gouvernance des structures d'accompagnement à l'émergence de l’écosystème entrepreneurial local</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Sens et valeurs des organisations artistiques et culturelles publiques à l'épreuve du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyroux Catherine</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance revisitée : une approche pluridisciplinaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.580, 2022, 9782897991494</w:t>
+              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ems management&amp;société, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575288v1</w:t>
+                <w:t xml:space="preserve">hal-03581648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens et valeurs des organisations artistiques et culturelles publiques à l'épreuve du management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la gouvernance des structures d'accompagnement à l'émergence de l’écosystème entrepreneurial local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Maurant</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peyroux Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Dufour; Florence Noguera; Jean-Michel Plane; Delphine Vallade; Félix Zogning. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ems management&amp;société, 2022</w:t>
+              <w:t xml:space="preserve">La gouvernance revisitée : une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JFD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.580, 2022, 9782897991494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581648v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et GRH : question ancienne, approche récente</w:t>
               </w:r>
@@ -865,64 +865,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyroux Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Management et Societes, 2021, Gestion en Liberté, 978-2-37687-147-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -973,64 +973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyroux Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership, recherche et pratiques Coordonné par Florence Noguera et Jean-Michel Plane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.147-167, 2016, Collection AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,230 +1049,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et difficultés d'une GPEC collective dans un réseau de PME territorialisé</w:t>
+                <w:t xml:space="preserve">La gouvernance des structures d'accompagnement à la création d'entreprise : quel leadership ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faillenet Patrick</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales méditerranéennes d'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Les éditions Albiana, pp.26-50, 2016, 978-2-8241-0734-9</w:t>
+              <w:t xml:space="preserve">Le leadership : recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 213 p., 2016, Recherche (AGRH), 978-2-311-40295-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013996v1</w:t>
+                <w:t xml:space="preserve">hal-02800444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des structures d'accompagnement à la création d'entreprise : quel leadership ?</w:t>
+                <w:t xml:space="preserve">Enjeux et difficultés d'une GPEC collective dans un réseau de PME territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyroux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubès Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillenet Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le leadership : recherches et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 213 p., 2016, Recherche (AGRH), 978-2-311-40295-7</w:t>
+              <w:t xml:space="preserve">Annales méditerranéennes d'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Les éditions Albiana, pp.26-50, 2016, 978-2-8241-0734-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800444v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
               </w:r>
@@ -1637,90 +1637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des réseaux dans la construction de compétences entrepreneuriales des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyroux Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.116-137, 2015, Collection AGRH, 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1745,51 +1745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des réseaux dans la construction des compétences entrepreneuriales des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des réseaux dans la construction des compétences entrepreneuriales des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,64 +3357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur intermédiaire de l’organisation artistique et culturelle au défi du pluralisme institutionnel : des compétences spécifiques à l’instrumentation spécifique de la gestion des compétences. Le cas des régisseurs d’œuvres d’art des OAC publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,64 +3465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des compétences des médiateurs dans un contexte de professionnalisation inachevée : un défi pour les organisations artistiques et culturelles publiques en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations des environnements, mutations des organisations, mutations de la GRH, AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3547,77 +3547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences entrepreneuriales des médiateurs de musées comme supports de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3642,77 +3642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences innovantes du médiateur de musée dans le contexte pluraliste institutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREGO INNOVATION, CULTURE ET TOURISME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3901,77 +3901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation des compétences dans l'emploi culturel : le cas des opérateurs technico-artistiques du secteur des arts plastiques et visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,77 +3996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des régisseurs de musées à l’aune des technologies informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4091,77 +4091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation inachevée dans les organisations pluralistes : le cas des Opérateurs Technico-Artistiques des Organisations Artistiques et Culturelles publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective métiers : Travailler demain : normes, territoires et compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociétale des universités: Une démarche innovante : l'entrepreneuriat étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités : de nouveaux acteurs de l'écosystème entrepreneurial territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance partenariale et dynamique entrepreneuriale territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,234 +4491,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des réseaux pour réussir sa mobilité : réseaux professionnels, sociaux, amicaux</w:t>
+                <w:t xml:space="preserve">The role of consulting and support for entrepreneurship in universities: a french experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la mobilité inter-fonctions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Préfecture de la Région Occitanie, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the Academy of Management : Making Organizations Meaningful</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management (AOM). USA., Aug 2016, Anaheim, United States. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066601v1</w:t>
+                <w:t xml:space="preserve">hal-02798492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of consulting and support for entrepreneurship in universities: a french experience</w:t>
+                <w:t xml:space="preserve">Le rôle des réseaux pour réussir sa mobilité : réseaux professionnels, sociaux, amicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the Academy of Management : Making Organizations Meaningful</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management (AOM). USA., Aug 2016, Anaheim, United States. 21 p</w:t>
+              <w:t xml:space="preserve">Forum de la mobilité inter-fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Préfecture de la Région Occitanie, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798492v1</w:t>
+                <w:t xml:space="preserve">hal-02066601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of consulting and support for entrepreneurship in universities : a french experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward expert leadership in entrepreneurial support: a French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5106,51 +5106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de compétences entrepreneuriales à l'échelle territoriale : une recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of universities to the management of proximities and interfaces in a regional entrepreneurial ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5551,51 +5551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Conférence internationale du réseau PGV (Pays du Groupe de Vysegrad). La cohérence européenne en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Timisoara, Roumanie. 434 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des parties prenantes et émergence d'un leadership d'expertise dans l'accompagnement entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5830,260 +5830,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement à la création d'entreprise et cohérence entrepreneuriale territoriale : le rôle des incubateurs et pépinières d'entreprises en Languedoc-Roussillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Noguera</w:t>
+                <w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Scientific Conference of the PGV Network “European cohesion in question”, University of the West Timisoara, 11-12 September 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Timisoara, Roumanie</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073318v1</w:t>
+                <w:t xml:space="preserve">hal-02076003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+                <w:t xml:space="preserve">Accompagnement à la création d'entreprise et cohérence entrepreneuriale territoriale : le rôle des incubateurs et pépinières d'entreprises en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXth International Scientific Conference of the PGV Network “European cohesion in question”, University of the West Timisoara, 11-12 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Timisoara, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076003v1</w:t>
+                <w:t xml:space="preserve">hal-03073318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t>
               </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,77 +6775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel métier pour le régisseur de musées à l'aune des nouvelles technologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7368,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7641,51 +7641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des compétences entrepreneuriales territoriales. Résultats d’une enquête exploratoire de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,51 +7797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8111,51 +8111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences à l’échelle d’un territoire : une illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faillenet Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyroux Catherine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/en/shop/la-gouvernance-revisitee--une-approche-pluridisciplinaire-11211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03480354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.092.0057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03023662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067737ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.13829abstract" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotal Christiane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories Azeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyroux Catherine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/en/shop/la-gouvernance-revisitee--une-approche-pluridisciplinaire-11211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03480354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.092.0057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03023662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067737ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.13829abstract" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotal Christiane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories Azeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>