--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -6363,51 +6363,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7219,352 +7219,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Consulting and Support for Entrepreneurship in Universities: A French Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagnement entrepreneurial : quelle maille territoriale d’intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.161-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/ambpp.2016.13829abstract⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066628v1</w:t>
+                <w:t xml:space="preserve">hal-01604932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement entrepreneurial : quelle maille territoriale d’intervention ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34, pp.161-180. </w:t>
+              <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.332.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604932v1</w:t>
+                <w:t xml:space="preserve">hal-02012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Consulting and Support for Entrepreneurship in Universities: A French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.141-160. </w:t>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5465/ambpp.2016.13829abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012531v1</w:t>
+                <w:t xml:space="preserve">hal-02066628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
               </w:r>
@@ -7586,51 +7586,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715651v1</w:t>
@@ -7976,340 +7976,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01030788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organizational socialization tactics : the case of sales and marketing trainees in higher education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des compétences à l’échelle d’un territoire : une illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillenet Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.47-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118157v1</w:t>
+                <w:t xml:space="preserve">hal-02118312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des compétences à l’échelle d’un territoire : une illustration</w:t>
+                <w:t xml:space="preserve">Le capital social dans un réseau communautaire de PME : un rôle-clé pour l’émergence et l’institutionnalisation du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (3), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8319,154 +8203,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTES - Journée régionale sur la Gestion prévisionnelle des emplois et des compétences territoriales et/ou de filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dotal Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dotal Christiane</w:t>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Aubert</w:t>
+                <w:t xml:space="preserve">Isabelle Bories Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales de la Gestion Prévisionnelle des Emplois et des Compétences territoriales et de filières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dole, France. 2024, Ma Région / avancer, partager</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8476,78 +8360,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defélix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,87 +8439,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. pp.320, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RH, RSE et territoires. Défits théoriques, réalisations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Retour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,65 +8553,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, pp.320, 2015, 978-2311403022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8874,51 +8758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyroux Catherine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/en/shop/la-gouvernance-revisitee--une-approche-pluridisciplinaire-11211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03480354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.092.0057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03023662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067737ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.13829abstract" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotal Christiane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories Azeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyroux Catherine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/en/shop/la-gouvernance-revisitee--une-approche-pluridisciplinaire-11211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03480354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.092.0057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03023662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067737ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.13829abstract" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotal Christiane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories Azeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>