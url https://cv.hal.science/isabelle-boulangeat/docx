--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -234,274 +234,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
+                <w:t xml:space="preserve">Les agents d’espaces naturels face aux changements socio-environnementaux et institutionnels : le cas des génépis dans le parc national du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+                <w:t xml:space="preserve">Perrine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496840v1</w:t>
+                <w:t xml:space="preserve">hal-05509755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents d’espaces naturels face aux changements socio-environnementaux et institutionnels : le cas des génépis dans le parc national du Mercantour</w:t>
+                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.305-317. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509755v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Génépi in the Southern Alps: dealing with rules for wild plant harvesting in high-mountain areas</w:t>
               </w:r>
@@ -526,64 +526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,77 +894,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Artemisia umbelliformis gathering in the wild: an integration of ecological conditions and harvesting exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,494 +1758,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating plant invasion dynamics in mountain ecosystems under global change scenarios</w:t>
+                <w:t xml:space="preserve">Species traits as drivers of food web structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carboni</w:t>
+                <w:t xml:space="preserve">Idaline Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Gueguen</w:t>
+                <w:t xml:space="preserve">Christoph Digel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceres Barros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Georges</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13879⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (2), pp.316-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940879v1</w:t>
+                <w:t xml:space="preserve">hal-03810192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species traits as drivers of food web structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transient response of ecosystems to climate change is amplified by trophic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idaline Laigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubin</w:t>
+                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Digel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 127 (2), pp.316-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.04712⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 127 (12), pp.1822-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.05052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810192v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transient response of ecosystems to climate change is amplified by trophic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating plant invasion dynamics in mountain ecosystems under global change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceres Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127 (12), pp.1822-1833. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.e289-e302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.05052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607584v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climate events counteract the effects of climate and land-use changes in Alpine tree lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceres Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2296,77 +2296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N- dimensional hypervolumes to study stability of complex ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceres Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99. ESA Annual Meeting: from oceans to mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Sacramento, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,51 +4130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boenisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bunker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Catford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Brice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Bradley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cardou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Munson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boisvert-Marsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Anand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Le Squin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vissault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Talluto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Radchuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik De Laender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Sarmento Cabral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crawford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schweiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Conradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Davis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kumordzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gueguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Barros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Digel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Svenning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12742" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Joschinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Calbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Hauck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Vogler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENV018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boenisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bunker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Catford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Brice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Bradley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cardou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Munson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boisvert-Marsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Anand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Le Squin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vissault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Talluto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Radchuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik De Laender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Sarmento Cabral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crawford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schweiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Conradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Davis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kumordzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Digel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Svenning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gueguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Barros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12742" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Joschinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Calbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Hauck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Vogler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENV018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>