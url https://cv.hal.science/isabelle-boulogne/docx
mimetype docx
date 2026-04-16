--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -249,334 +249,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of RNA-Seq datasets allows a better understanding of P. tricornutum cellular biology, a requirement to improve the production of Biologics</w:t>
+                <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-87620-5⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (3), pp.101784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930102v1</w:t>
+                <w:t xml:space="preserve">hal-05095298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of RNA-Seq datasets allows a better understanding of P. tricornutum cellular biology, a requirement to improve the production of Biologics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Maria</w:t>
+                <w:t xml:space="preserve">Charlotte Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 86 (3), pp.101784. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-87620-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095298v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycomolecules: from &amp;quot;sweet immunity&amp;quot; to &amp;quot;sweet biostimulation&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -761,90 +761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative RNA-Seq of Ten Phaeodactylum tricornutum Accessions: Unravelling Criteria for Robust Strain Selection from a Bioproduction Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (8), pp.353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Chemical Characterization of Musa paradisiaca Leachate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ngala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of DEHP on the ecdysteroid pathway, sexual behavior and offspring of the moth Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.104808. </w:t>
@@ -2620,90 +2620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of DEHP on post-embryonic development, nuclear receptor expression, metabolite and ecdysteroid concentrations of the moth Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94 (5), pp.1685-1700. </w:t>
@@ -2888,77 +2888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bisphenol A on post-embryonic development of the cotton pest Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Malbert-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Braman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.191-196. </w:t>
@@ -3290,51 +3290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t>
@@ -3675,51 +3675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of termites from the genus Nasutitermes (Termitidae: Nasutitermitinae) and potential for science-based development of sustainable pest management programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginaldo Constantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,64 +3981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (12), pp.1574-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novie Younger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 169, pp.314 - 327. </w:t>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Méndez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Durán-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4490,51 +4490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening for antimicrobial activities of Caribbean herbal remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claribel Luciano-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannette Gavillán-Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,51 +4581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel insecticide sur &amp;lt;em&amp;gt;Acromyrmex octospinosus&amp;lt;/em&amp;gt; (Reich.) d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,51 +4948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosen-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,639 +5377,639 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycomolécules et biostimulants : de la sweet immunité à la sweet biostimulation</w:t>
+                <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAPA-Innovations pour la santé des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEBIOTECH, Apr 2024, Romainville – Grand Paris, France</w:t>
+              <w:t xml:space="preserve">KLOTZ 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733332v1</w:t>
+                <w:t xml:space="preserve">hal-05078422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative RNA-Seq transcriptomic analyses of ten ecotypes of Phaeodactylum tricornutum: toward identifying the best cell biofactory for the production of biologics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Glycomolécules et biostimulants : de la sweet immunité à la sweet biostimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">SAPA-Innovations pour la santé des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEBIOTECH, Apr 2024, Romainville – Grand Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355999v1</w:t>
+                <w:t xml:space="preserve">hal-04733332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-glycosylation pathway understanding: a prerequisite need for the production of biologics in Microalgae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative RNA-Seq transcriptomic analyses of ten ecotypes of Phaeodactylum tricornutum: toward identifying the best cell biofactory for the production of biologics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Toustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Canadian Association for Plant Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763530v1</w:t>
+                <w:t xml:space="preserve">hal-04355999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analyses unravel differential expression of genes involved in the N-glycosylation pathway of Phaeodactylum tricornutum ecotypes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-glycosylation pathway understanding: a prerequisite need for the production of biologics in Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Annual Meeting of the American Society for Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online meeting, France</w:t>
+              <w:t xml:space="preserve">13th Canadian Association for Plant Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137137v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From light to electron microscopy: The Root Extracellular Trap, a network at the heart of root defense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analyses unravel differential expression of genes involved in the N-glycosylation pathway of Phaeodactylum tricornutum ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Toustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">22th Annual Meeting of the American Society for Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309928v1</w:t>
+                <w:t xml:space="preserve">hal-04137137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des perturbateurs endocriniens DEHP et BPA sur le lépidoptère Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6045,1129 +6045,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycomolécules et défense racinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
+                <w:t xml:space="preserve">From light to electron microscopy: The Root Extracellular Trap, a network at the heart of root defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Durambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Journées scientifiques « Root Days »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">3ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466581v1</w:t>
+                <w:t xml:space="preserve">hal-02309928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+                <w:t xml:space="preserve">Glycomolécules et défense racinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chuberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plancot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t>
+              <w:t xml:space="preserve">1er Journées scientifiques « Root Days »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306371v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection racinaire de plantes d’intérêt régional en Normandie : caractérisation génomique de l’ADN extracellulaire du « Root Extracellular Trap » et analyse transcriptomique des cellules frontières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maïté Vicré</w:t>
+                <w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
+              <w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078957v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall glycomolecules and border cells : sentinels for root defense against soil-borne pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection racinaire de plantes d’intérêt régional en Normandie : caractérisation génomique de l’ADN extracellulaire du « Root Extracellular Trap » et analyse transcriptomique des cellules frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076807v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de jeunes arbres en milieu aride: interactions biotique et abiotique (chimie des sols) au sein de la rhizosphère d’espèces ligneuses de la grande muraille verte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
+                <w:t xml:space="preserve">Cell wall glycomolecules and border cells : sentinels for root defense against soil-borne pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plancot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l’Observatoire Hommes-Milieux Téssékéré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076812v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Root Extracellular Trap (RET): a network at the heart of root defense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Castilleux</w:t>
+                <w:t xml:space="preserve">Développement de jeunes arbres en milieu aride: interactions biotique et abiotique (chimie des sols) au sein de la rhizosphère d’espèces ligneuses de la grande muraille verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Durambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journée de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l’Observatoire Hommes-Milieux Téssékéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128168v1</w:t>
+                <w:t xml:space="preserve">hal-02076812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ADN extracellulaire végétal, rôle dans la protection racinaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Root Extracellular Trap (RET): a network at the heart of root defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée scientifique de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">20ème Journée de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128164v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anti-microbial compounds as protectants for stored products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ADN extracellulaire végétal, rôle dans la protection racinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Folley-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the IOBC. Integrated Protection of Stored Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">1ère journée scientifique de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076805v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Root anti-microbial compounds as protectants for stored products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the IOBC. Integrated Protection of Stored Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubjana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Root defense: role of border-like cells against pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Plancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Salam Koroney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ièmes Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7177,78 +7302,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular Characterization of Golgi Glycosyltransferase Targeting Mechanisms in the Microalgae Chlamydomonas Reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,613 +7405,613 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées de l’école Doctorale Normande BISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabCom SEASIDES Powerful tools for the characterization of the mechanism of action of biostimulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Durambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostimulants World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the subcellular localization of xylosylated N-glycoproteins in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabCom SEASIDES: Development of screening and understanding of biostimulants mode of action in stress condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biostimulant World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Hollywood-Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génomique de l’ADN extracellulaire du RET (Root Extracellular Trap) et analyses transcriptomiques et protéomiques des cellules bordantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysa N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Durambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring border cells by shotgun proteomic analyses - Research of new defence mechanisms deployed by Glycine Max (soybean) roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,73 +8030,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of the root extracellular trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7980,123 +8105,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Durambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée scientifique de la SFR Normandie Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RET* versus NET* : Similarities of microbial traps between plants and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8105,123 +8230,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21eme journées de l'école doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RET* versus NET* : Similarities of microbial traps between plants and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8230,163 +8355,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root border cells from Solanum tuberosum: at the interface with pathogenic soilborne bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Salam Koroney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Plancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,190 +8530,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ièmes Rencontres plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabinogalactan proteins of border cells: at the frontier between root and microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Salam Koroney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Cannesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA 1208 Pathogen-informed strategies for sustainable broad-spectrum crop resistance. 1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Birnam, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8735,51 +8860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87620-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Busont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joudiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cadiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1171564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13101483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03911109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02975399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02996356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mendel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03302-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.03.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Constantino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S Rodrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0796-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupika Delgoda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novie Younger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.04.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLGJD15-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Torres-Avilez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dur&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0008-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picking" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delgoda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2013.01.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BQLVH6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claribel Luciano-Montalvo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannette Gavill&#225;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-13-126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chuberre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128164v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Folley-Gueye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laidin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04333962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Durambur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714415v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Buron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hennequart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brebion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa N&#8217;guessan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Arkoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87620-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Busont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joudiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cadiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1171564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13101483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03911109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02975399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02996356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mendel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03302-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.03.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Constantino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S Rodrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0796-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupika Delgoda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novie Younger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.04.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLGJD15-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Torres-Avilez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dur&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0008-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picking" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delgoda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2013.01.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BQLVH6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claribel Luciano-Montalvo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannette Gavill&#225;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-13-126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05078422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137137v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chuberre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Folley-Gueye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bance" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laidin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04333962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Durambur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Buron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hennequart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brebion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa N&#8217;guessan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346244v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Arkoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>