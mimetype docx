--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -1408,51 +1408,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
@@ -1491,78 +1491,78 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Plant Extracellular DNA. A Study in Soybean Root Extracellular Trap</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
@@ -1759,78 +1759,78 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root border cells and mucilage secretions of soybean, Glycine max (Merr) L.: characterization and role in interactions with the oomycete Phytophthora parasitica</w:t>
               </w:r>
@@ -1944,161 +1944,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of DEHP on the ecdysteroid pathway, sexual behavior and offspring of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohana Laloum</w:t>
+                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ngala</w:t>
+                <w:t xml:space="preserve">Annick A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1024. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.104808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902522v1</w:t>
+                <w:t xml:space="preserve">hal-03009564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodimeric Insecticidal Peptide Provides New Insights into the Molecular and Functional Diversity of Ant Venoms</w:t>
               </w:r>
@@ -2212,161 +2212,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEHP on the ecdysteroid pathway, sexual behavior and offspring of the moth Spodoptera littoralis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
+                <w:t xml:space="preserve">Yohana Laloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Maria</w:t>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.104808. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009564v1</w:t>
+                <w:t xml:space="preserve">hal-02902522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t>
               </w:r>
@@ -2614,295 +2614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEHP on post-embryonic development, nuclear receptor expression, metabolite and ecdysteroid concentrations of the moth Spodoptera littoralis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Aviles</w:t>
+                <w:t xml:space="preserve">Root extracellular traps versus neutrophil extracellular traps in host defence, a case of functional convergence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.102⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (5), pp.1685-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899941v1</w:t>
+                <w:t xml:space="preserve">hal-02143474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root extracellular traps versus neutrophil extracellular traps in host defence, a case of functional convergence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+                <w:t xml:space="preserve">Effects of DEHP on post-embryonic development, nuclear receptor expression, metabolite and ecdysteroid concentrations of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (5), pp.1685-1700. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.725-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143474v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bisphenol A on post-embryonic development of the cotton pest Spodoptera littoralis</w:t>
               </w:r>
@@ -3401,295 +3401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seindé Touré</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nirma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603411v1</w:t>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of termites from the genus Nasutitermes (Termitidae: Nasutitermitinae) and potential for science-based development of sustainable pest management programs</w:t>
               </w:r>
@@ -4342,260 +4342,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyptis verticillata Jacq: A review of its traditional uses, phytochemistry, pharmacology and toxicology</w:t>
+                <w:t xml:space="preserve">A screening for antimicrobial activities of Caribbean herbal remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Picking</w:t>
+                <w:t xml:space="preserve">Claribel Luciano-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delgoda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mitchell</w:t>
+                <w:t xml:space="preserve">Jannette Gavillán-Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2013.01.039⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6882-13-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767276v1</w:t>
+                <w:t xml:space="preserve">hal-01767279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening for antimicrobial activities of Caribbean herbal remedies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyptis verticillata Jacq: A review of its traditional uses, phytochemistry, pharmacology and toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delgoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claribel Luciano-Montalvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jannette Gavillán-Suárez</w:t>
+                <w:t xml:space="preserve">S. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (1), pp.16 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2013.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6882-13-126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel insecticide sur &amp;lt;em&amp;gt;Acromyrmex octospinosus&amp;lt;/em&amp;gt; (Reich.) d’une sélection d’usages ethnopharmacologiques TRAMIL</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie Animale, CEPA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Laloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t>
+              <w:t xml:space="preserve">1ères Journées scientifiques "Root Days"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6670,168 +6670,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de jeunes arbres en milieu aride: interactions biotique et abiotique (chimie des sols) au sein de la rhizosphère d’espèces ligneuses de la grande muraille verte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ADN extracellulaire végétal, rôle dans la protection racinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Folley-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l’Observatoire Hommes-Milieux Téssékéré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">1ère journée scientifique de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076812v1</w:t>
+                <w:t xml:space="preserve">hal-02128164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Root Extracellular Trap (RET): a network at the heart of root defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6840,245 +6823,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Journée de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ADN extracellulaire végétal, rôle dans la protection racinaire ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de jeunes arbres en milieu aride: interactions biotique et abiotique (chimie des sols) au sein de la rhizosphère d’espèces ligneuses de la grande muraille verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Durambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée scientifique de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l’Observatoire Hommes-Milieux Téssékéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128164v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root anti-microbial compounds as protectants for stored products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,51 +7993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
@@ -8493,51 +8493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ièmes Rencontres plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
@@ -8860,51 +8860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87620-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Busont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joudiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cadiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1171564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13101483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03911109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02975399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02996356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mendel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03302-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.03.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Constantino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S Rodrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0796-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupika Delgoda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novie Younger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.04.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLGJD15-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Torres-Avilez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dur&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0008-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picking" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delgoda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2013.01.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BQLVH6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claribel Luciano-Montalvo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannette Gavill&#225;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-13-126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05078422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137137v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chuberre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Folley-Gueye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bance" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laidin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04333962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Durambur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Buron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hennequart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brebion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa N&#8217;guessan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346244v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Arkoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87620-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Busont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joudiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cadiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1171564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13101483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03911109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02975399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Maria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02996356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mendel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03302-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.03.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Constantino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S Rodrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0796-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupika Delgoda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novie Younger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.04.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLGJD15-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Torres-Avilez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dur&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0008-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claribel Luciano-Montalvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannette Gavill&#225;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-13-126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picking" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delgoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2013.01.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BQLVH6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05078422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137137v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chuberre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Folley-Gueye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bance" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laidin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04333962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Durambur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Buron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hennequart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brebion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa N&#8217;guessan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346244v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Arkoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>