--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -121,50 +121,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">134447069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">102431581</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000357634525</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,4383 +248,4491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorat auprès d’apprenants en situation de handicap: quels apprentissages pour les étudiants-tuteurs d’une Grande École d’ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Philion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1), pp.176-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ripes.5573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Statistiques Exploratoires de Données en Éducation : Principes, Concepts et Implémentation.Le cas de l'adaptation des primo-entrant.es en IUT après la réforme du baccalauréat et du BUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1119635ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347085v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations de tuteurs de l’enseignement supérieur dans un programme de handi-tutorat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Lacombe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837480v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier - L’accompagnement étudiant dans l’enseignement supérieur : quand objectifs pédagogiques et de réussite s’entremêlent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Motivations de tuteurs de l’enseignement supérieur dans un programme de handi-tutorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.840⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.056.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566009v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction au dossier - L’accompagnement étudiant dans l’enseignement supérieur : quand objectifs pédagogiques et de réussite s’entremêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04565982v1</w:t>
+                <w:t xml:space="preserve">hal-04566009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (1), pp.3873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ripes.3873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’accompagnement dans la transition lycée-université (IUT) : enjeux et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ripes.3156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Université Paris-Saclay support pedagogical transformation and innovation to prepare for the future of education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETH Learning and Teaching Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pratiques d’étude des étudiants de première année de licence scientifique pour mieux les accompagner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.107-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Knowledge Discovery in a Chinese Characters Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 12 (5), pp.455-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/088395198117712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l'enseignement supérieur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réussir en 1ère année à l'université : quelles représentations par les personnes étudiantes et par le personnel enseignant et en charge de l'accompagnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetsonahefy Jhons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Demers</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la récherche en éducation et en formation AREF2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Wallonie-Bruxelles, Jul 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">34ème congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU Section Tunisie, May 2026, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333682v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition vers l'approche par compétences : la perception des enseignants dans la mise en place du BUT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Demers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystème de formations : pour quelles transformation(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Questions de Pédagogies dans l'Enseignement Supérieur, May 2025, BREST, France</w:t>
+              <w:t xml:space="preserve">Actualité de la récherche en éducation et en formation AREF2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Wallonie-Bruxelles, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998824v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être tuteur d'apprenant en situation de handicap : quelles compétences transversales développées ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transition vers l'approche par compétences : la perception des enseignants dans la mise en place du BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Ecosystème de formations : pour quelles transformation(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Questions de Pédagogies dans l'Enseignement Supérieur, May 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160178v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réussir en 1 ère année à l'université c'est … » Quelles représentations des personnels de la communauté pédagogique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être tuteur d'apprenant en situation de handicap : quelles compétences transversales développées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">Ruth Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 : Colloque "Questions de pédagogie dans l'enseignement supérieur "</w:t>
+              <w:t xml:space="preserve">QPES 2025 Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160175v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de tuteurs auprès d’apprenants en situation de handicap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Réussir en 1 ère année à l'université c'est … » Quelles représentations des personnels de la communauté pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Janand</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">QPES 2025 : Colloque "Questions de pédagogie dans l'enseignement supérieur "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602728v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer les élèves-ingénieurs à la diversité et l'inclusion grâce à leur participation à un programme de tutorat auprès de jeunes en situation de handicap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruth Philion</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ]; Université Laval Quebec, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557165v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511316v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences de tuteurs auprès d’apprenants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruth Philion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511349v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparer les élèves-ingénieurs à la diversité et l'inclusion grâce à leur participation à un programme de tutorat auprès de jeunes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+                <w:t xml:space="preserve">Ruth Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ]; Université Laval Quebec, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557126v1</w:t>
+                <w:t xml:space="preserve">hal-04557165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Skrodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489836v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363720v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire du sens pour les enseignants dans l'utilisation des outils numériques après le COVID ? Une étude cadrée par la théorie de l'auto-détermination.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIPU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347107v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363706v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment construire du sens pour les enseignants dans l'utilisation des outils numériques après le COVID ? Une étude cadrée par la théorie de l'auto-détermination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Depoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque AIPU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347124v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement à distance imposé : quelles perceptions et quels impacts pour les étudiants en situation de handicap psychique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Lacombe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MAPS2 Management et Psychiatrie : "Impacts et pilotage des innovations numériques en santé mentale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En Ligne, France</w:t>
+              <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215666v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels critères considérer pour évaluer un dispositif d’aide aux primo-entrants à l’université ? Le cas d’ateliers de méthodologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’enseignement à distance imposé : quelles perceptions et quels impacts pour les étudiants en situation de handicap psychique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium, 32ème colloque de l’ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Symposium MAPS2 Management et Psychiatrie : "Impacts et pilotage des innovations numériques en santé mentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363710v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif “oui-si” à destination des primo-entrants à l’université Paris-Sud : profils et ressenti des étudiants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels critères considérer pour évaluer un dispositif d’aide aux primo-entrants à l’université ? Le cas d’ateliers de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mathias</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Symposium, 32ème colloque de l’ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175302v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les habitudes de travail des primo-entrants à l’université pour mieux les accompagner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dispositif “oui-si” à destination des primo-entrants à l’université Paris-Sud : profils et ressenti des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, France</w:t>
+              <w:t xml:space="preserve">ADMEE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03174759v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude croisée pour identifier les facteurs d’échec/réussite au semestre 1 afin d’aider les étudiants dans leurs apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifier les habitudes de travail des primo-entrants à l’université pour mieux les accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ADMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184765v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie pour une réflexion commune sur les difficultés des primo-entrants dans le supérieur et l'adaptation des pratiques pédagogiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une étude croisée pour identifier les facteurs d’échec/réussite au semestre 1 afin d’aider les étudiants dans leurs apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Depoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l'ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935265v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tests de positionnement disciplinaires peuvent-ils favoriser l’autorégulation des apprentissages ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une méthodologie pour une réflexion commune sur les difficultés des primo-entrants dans le supérieur et l'adaptation des pratiques pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Gallezot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175284v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés et pédagogie respectueuse de l’altérité cognitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les tests de positionnement disciplinaires peuvent-ils favoriser l’autorégulation des apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Depoutot</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe colloque QPES" Relever les défis de l’altérité dans l’enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ADMEE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184768v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter le transfert pour améliorer les apprentissages et la réussite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regards croisés et pédagogie respectueuse de l’altérité cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Depoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche AIPU-PARE "La recherche au service de l’enseignement et de l’apprentissage dans le supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IXe colloque QPES" Relever les défis de l’altérité dans l’enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363723v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositionalization for Clustering Symbolic Relational Descriptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faciliter le transfert pour améliorer les apprentissages et la réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2002 - 12th International Conference on Inductive Logic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de recherche AIPU-PARE "La recherche au service de l’enseignement et de l’apprentissage dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, May 2016, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01544206v1</w:t>
+                <w:t xml:space="preserve">hal-04363723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Espace de Généralisations pour l'Extraction de Règles d'Association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Propositionalization for Clustering Symbolic Relational Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Extraction et de Gestion des Connaissance, EGC 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILP 2002 - 12th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sidney, Australia. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36468-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571857v1</w:t>
+                <w:t xml:space="preserve">hal-01544206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a pruned inheritance lattice structure for relational description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Un Espace de Généralisations pour l'Extraction de Règles d'Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Concept Lattice-based theory, methods and tools for Knowledge Discovery in Database, CLKDDD'01, International Conference on Conceptual Structures, ICCS'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Stanford, CA, United States. pp.65-75</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Extraction et de Gestion des Connaissance, EGC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France. pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570837v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstractions for Knowledge Organization of Relational Descriptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Building a pruned inheritance lattice structure for relational description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium on Abstraction, Reformulation and Approximation, SARA 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Concept Lattice-based theory, methods and tools for Knowledge Discovery in Database, CLKDDD'01, International Conference on Conceptual Structures, ICCS'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Stanford, CA, United States. pp.65-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01572574v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIDS: an iterative algorithm to organize relational knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Abstractions for Knowledge Organization of Relational Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Knowledge Management (EKAW'2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Symposium on Abstraction, Reformulation and Approximation, SARA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Horseshoe Bay, Texas, United States. pp.87-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44914-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-39967-4_16⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01572569v1</w:t>
+                <w:t xml:space="preserve">hal-01572574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIDS : un algorithme itérative pour l'organisation de données relationnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">KIDS: an iterative algorithm to organize relational knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'Apprentissage, CAP'2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Knowledge Management (EKAW'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.217-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-39967-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573415v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition d'une memoire structurée : l'adequation du formalisme des graphes conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">KIDS : un algorithme itérative pour l'organisation de données relationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Conférence d'Apprentissage, CAP'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Saint-Etienne, France. pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617609v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery in Chinese Phonetics: a Machine Learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acquisition d'une memoire structurée : l'adequation du formalisme des graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI'98 workshop on Machine Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617608v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Discovery in Rule-Bases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discovery in Chinese Phonetics: a Machine Learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Wolinski</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW'97 - 10th European Workshop on Knowledge Acquisition, Modeling and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI'98 workshop on Machine Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0026796⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01649097v1</w:t>
+                <w:t xml:space="preserve">hal-01617608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Knowledge Discovery in Rule-Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Breidenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EKAW'97 - 10th European Workshop on Knowledge Acquisition, Modeling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Sant Feliu de Guixols, Catalonia, Spain. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0026796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accounting for domain knowledge in the construction of Generalization space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS'97 - 5th International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Seattle, Washington, United States. pp.446-459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0027890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4592,689 +4742,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the gap ! Bousculer les représentations des acteurs de l'enseignement supérieur en faveur de la création collective de dispositifs d'accompagnement des primo entrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423361v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363717v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’études quantitatives pour des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-343-10803-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyser des différences entre groupes à partir de données multivariées structurées : une approche non paramétrique fondée sur la MMD à noyau additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia El Haq Ouerfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253223v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d'évaluation d'un dispositif d'aide aux primoentrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5342,51 +5580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2EC09E6"/>
+    <w:nsid w:val="295A3FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bournaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-2789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134447069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Philion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5573" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0207" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04566009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.840" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/088395198117712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36468-4_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PSSG6HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44914-0_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJWVKTJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLPLS5RM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Breidenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wolinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026796" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV66T90Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRJGFZ9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vessiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bournaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-2789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134447069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/102431581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357634525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Philion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04566009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/088395198117712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36468-4_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PSSG6HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44914-0_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJWVKTJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLPLS5RM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Breidenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wolinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV66T90Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRJGFZ9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vessiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>