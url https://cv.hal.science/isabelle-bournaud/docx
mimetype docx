--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -464,216 +464,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
+                <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565982v1</w:t>
+                <w:t xml:space="preserve">hal-04347085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au dossier - L’accompagnement étudiant dans l’enseignement supérieur : quand objectifs pédagogiques et de réussite s’entremêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347085v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations de tuteurs de l’enseignement supérieur dans un programme de handi-tutorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -682,190 +682,190 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.207-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.056.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier - L’accompagnement étudiant dans l’enseignement supérieur : quand objectifs pédagogiques et de réussite s’entremêlent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566009v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,748 +1854,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences de tuteurs auprès d’apprenants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Philion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ]; Université Laval Quebec, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557126v1</w:t>
+                <w:t xml:space="preserve">hal-04602728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+                <w:t xml:space="preserve">Préparer les élèves-ingénieurs à la diversité et l'inclusion grâce à leur participation à un programme de tutorat auprès de jeunes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489836v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de tuteurs auprès d’apprenants en situation de handicap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth Philion</w:t>
+                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Janand</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Skrodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602728v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer les élèves-ingénieurs à la diversité et l'inclusion grâce à leur participation à un programme de tutorat auprès de jeunes en situation de handicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557165v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511316v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mathias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ]; Université Laval Quebec, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511349v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,109 +2640,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
+                <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347124v1</w:t>
+                <w:t xml:space="preserve">hal-04363706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment construire du sens pour les enseignants dans l'utilisation des outils numériques après le COVID ? Une étude cadrée par la théorie de l'auto-détermination.</w:t>
               </w:r>
@@ -2830,109 +2830,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
+                <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363706v1</w:t>
+                <w:t xml:space="preserve">hal-04347124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement à distance imposé : quelles perceptions et quels impacts pour les étudiants en situation de handicap psychique ?</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MAPS2 Management et Psychiatrie : "Impacts et pilotage des innovations numériques en santé mentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMEE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMEE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMEE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,324 +4858,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Gallezot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363717v1</w:t>
+                <w:t xml:space="preserve">hal-04423361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423361v1</w:t>
+                <w:t xml:space="preserve">hal-04363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrée à l'université : représentations de l'autonomie et décalages entre étudiantes et enseignantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l'enseignement supérieur : des regards multiples.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">réussir à être étudiante ou étudiant en première année d'université scientifique : quelles représentations de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réussite éducative et les chemins du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’études quantitatives pour des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5184,51 +5434,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-343-10803-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5238,139 +5488,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des différences entre groupes à partir de données multivariées structurées : une approche non paramétrique fondée sur la MMD à noyau additif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia El Haq Ouerfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5379,73 +5629,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d'évaluation d'un dispositif d'aide aux primoentrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5454,65 +5704,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l’expérience étudiante en 1ère année à l’université : identification de profils et contributions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Universite Paris-Saclay, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05610401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5580,51 +5924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295A3FDF"/>
+    <w:nsid w:val="20E0CEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5811,51 +6155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bournaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-2789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134447069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/102431581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357634525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Philion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04566009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/088395198117712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36468-4_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PSSG6HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44914-0_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJWVKTJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLPLS5RM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Breidenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wolinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV66T90Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRJGFZ9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vessiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-bournaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-2789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134447069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/102431581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357634525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Philion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04566009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/088395198117712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Demers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36468-4_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PSSG6HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44914-0_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJWVKTJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLPLS5RM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Breidenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wolinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV66T90Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRJGFZ9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vessiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05610401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>