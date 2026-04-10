--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
+                <w:t xml:space="preserve">Solvothermal and mechanochemical intercalation of Cu into La 2 O 2 S 2 enabled by the redox reactivity of (S 2 ) 2pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (36), pp.12419-12423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01976G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356207v1</w:t>
+                <w:t xml:space="preserve">hal-03396913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvothermal and mechanochemical intercalation of Cu into La 2 O 2 S 2 enabled by the redox reactivity of (S 2 ) 2pairs</w:t>
+                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (36), pp.12419-12423. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT01976G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396913v1</w:t>
+                <w:t xml:space="preserve">hal-03356207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyxeni Tsoulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1557,51 +1557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium Distribution of Alloyed Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Discrimination of Models Based on EIS Data: I. Calibration on Equivalent Electrical Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,274 +1996,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-binding variable-charge model for insulating oxides: Application to TiO2 and ZrO2 polymorphs</w:t>
+                <w:t xml:space="preserve">Superficial segregation, wetting, and dynamical equilibrium in bimetallic clusters: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tétot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hallil</w:t>
+                <w:t xml:space="preserve">F. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2002.1185116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.075414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990587v1</w:t>
+                <w:t xml:space="preserve">hal-02990567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial segregation, wetting, and dynamical equilibrium in bimetallic clusters: A Monte Carlo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight-binding variable-charge model for insulating oxides: Application to TiO2 and ZrO2 polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lequien</w:t>
+                <w:t xml:space="preserve">A. Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (7), </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (4), pp.4676-4681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.075414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2002.1185116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990567v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of surface segregation driving forces and their coupling</w:t>
               </w:r>
@@ -2499,51 +2499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete miscibility between different crystallographic structures Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,64 +2629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a variable-charge interatomic potential for atomistic simulations of bulk, oxygen vacancies, and surfaces of rutile TiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,51 +2759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete miscibility between different crystallographic structures : Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed estimation of electrochemical parameters by set inversion using interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,51 +3128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a total miscibility of two metallic elements with different crystallographic structures in the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,588 +3230,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mathematical tools for the study of lithium batteries electrode/electrolyte interface. Application to impedance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">solubilité complète en surface entre deux métaux de structure cristllographique différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">JSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108266v1</w:t>
+                <w:t xml:space="preserve">hal-00108263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des activités du GT MEA Méthodes Ensemblistes pour l'Automatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New set-membership techniques for parameter estimation in presence of model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th international conference on inverse problems in engineering: theory and practice, address = Cambridge, UK, year = 2005, month = 11-15 July, pdf = 1, nat = 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376990v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">solubilité complète en surface entre deux métaux de structure cristllographique différente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Batteries Li-ion : I - Etude d'uh matériau d'électrode positive prometteur, LiFePO4 ; II - Compréhension des phénomènes à l'interface électrode/électrolyte par la spectroscoie d'impdance complexe. Développement d'outils numériques pour la modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LYON, France</w:t>
+              <w:t xml:space="preserve">Conférence Invitée à l'Institut des Matériaux Jean Rouxel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108263v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New set-membership techniques for parameter estimation in presence of model uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of mathematical tools for the study of lithium batteries electrode/electrolyte interface. Application to impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on inverse problems in engineering: theory and practice, address = Cambridge, UK, year = 2005, month = 11-15 July, pdf = 1, nat = 0,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518721v1</w:t>
+                <w:t xml:space="preserve">hal-00108266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batteries Li-ion : I - Etude d'uh matériau d'électrode positive prometteur, LiFePO4 ; II - Compréhension des phénomènes à l'interface électrode/électrolyte par la spectroscoie d'impdance complexe. Développement d'outils numériques pour la modélisation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braems</w:t>
+                <w:t xml:space="preserve">Compte-rendu des activités du GT MEA Méthodes Ensemblistes pour l'Automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée à l'Institut des Matériaux Jean Rouxel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, NANTES, France</w:t>
+              <w:t xml:space="preserve">JNMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108265v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Interest Group Set-Membership Methods for Control (GT MEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été d'Automatique de Grenoble Calcul Ensembliste Garanti et ses applications en Identification, Observation, Commande et Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,243 +3938,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval methods for nonlinear identification and robust control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifiabilités, discernabilités et analyse par intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Las Vegas (Nevada ), United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.823-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845884v1</w:t>
+                <w:t xml:space="preserve">hal-00845669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilités, discernabilités et analyse par intervalles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interval methods for nonlinear identification and robust control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.823-828</w:t>
+              <w:t xml:space="preserve">41st IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Las Vegas (Nevada ), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845669v1</w:t>
+                <w:t xml:space="preserve">hal-00845884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval analysis for non-linear parameter and state estimation: contributions and limitations</w:t>
               </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,51 +4268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed numerical alternatives to structural identifiability testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,351 +4370,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set estimation, computation of volumes and data safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear state estimation using forward-backward propagation of intervals in an algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.267-280</w:t>
+              <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845041v1</w:t>
+                <w:t xml:space="preserve">hal-00845047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state estimation using forward-backward propagation of intervals in an algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed set computation with subpavings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845047v1</w:t>
+                <w:t xml:space="preserve">hal-00845053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed set computation with subpavings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set estimation, computation of volumes and data safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.191-204</w:t>
+              <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.267-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845053v1</w:t>
+                <w:t xml:space="preserve">hal-00845041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4732,51 +4732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation et traitement garanti des incertitudes de mesure : applications en électrochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes ensemblistes garanties pour l'estimation de grandeurs physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris Sud, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5129,51 +5129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01976G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4GX153N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecadre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG4D0CDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V9B7Q5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663388" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0CSTPD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1185116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tetot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.113406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.165406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Creuse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01976G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4GX153N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecadre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG4D0CDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V9B7Q5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663388" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0CSTPD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1185116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tetot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.113406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.165406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Creuse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>