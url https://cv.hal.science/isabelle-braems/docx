--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,3045 +66,3179 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvothermal and mechanochemical intercalation of Cu into La 2 O 2 S 2 enabled by the redox reactivity of (S 2 ) 2pairs</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of gallium nitride atomic layer etching in chlorinated plasmas: A combined dynamic global model, ab initio , and kinetic Monte Carlo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
+                <w:t xml:space="preserve">T. Rasoanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+                <w:t xml:space="preserve">C. Mannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+                <w:t xml:space="preserve">E. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braems</w:t>
+                <w:t xml:space="preserve">F. Roqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (36), pp.12419-12423. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT01976G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0005125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396913v1</w:t>
+                <w:t xml:space="preserve">hal-05605170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solvothermal and mechanochemical intercalation of Cu into La 2 O 2 S 2 enabled by the redox reactivity of (S 2 ) 2pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (36), pp.12419-12423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01976G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356207v1</w:t>
+                <w:t xml:space="preserve">hal-03396913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of metastable oxychalcogenide phases by topochemical (de)intercalation of sulfur in La2O2S2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Busheng Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cario</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02543⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958589v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental copper-selenide bulk precipitation in CuIn1-xGaxSe2 thin-film solar cells. A possible reason for the limited performance at large x?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of a New Layered Polymorph of FeS 2 with Fe 3+ S 2– (S 2 ) 1/2 2- Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Harel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.8861-8866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945507v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent Ag islands growth on Ni(100)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detrimental copper-selenide bulk precipitation in CuIn1-xGaxSe2 thin-film solar cells. A possible reason for the limited performance at large x?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braems</w:t>
+                <w:t xml:space="preserve">Polyxeni Tsoulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chacon</w:t>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Creuze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 656, pp.101 - 108. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.138297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01720878v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency Solar Cell Based on Full PVD Processed Cu(In,Ga)Se2/CdIn2S4 Heterojunction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+                <w:t xml:space="preserve">Incoherent Ag islands growth on Ni(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Frelon</w:t>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gautron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+                <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 656, pp.101 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.201700140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni electrochemical epitaxy on unreconstructed Au(111): An in-situ STM study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Efficiency Solar Cell Based on Full PVD Processed Cu(In,Ga)Se2/CdIn2S4 Heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecadre</w:t>
+                <w:t xml:space="preserve">Agathe Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Damian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Braems</w:t>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maroun</w:t>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allongue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 631, pp.135-140. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.201700140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990522v1</w:t>
+                <w:t xml:space="preserve">hal-01616034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AuNi alloy monolayer films electrodeposited on Au(111): An in situ STM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ni electrochemical epitaxy on unreconstructed Au(111): An in-situ STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allongue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.25-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2012.08.012⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 631, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990507v1</w:t>
+                <w:t xml:space="preserve">hal-02990522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of NiPd monolayer on Au(111): An in situ scanning tunneling microscopy study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">AuNi alloy monolayer films electrodeposited on Au(111): An in situ STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goyhenex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 607, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2012.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.04.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02990518v1</w:t>
+                <w:t xml:space="preserve">hal-02990507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation in bimetallic nanowires: Size and thermodynamic ensemble effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">Electrodeposition of NiPd monolayer on Au(111): An in situ scanning tunneling microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (5), </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.824-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990483v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending cluster description to bimetallic nanowires: The ideal solid solution alloy case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Berthier</w:t>
+                <w:t xml:space="preserve">Segregation in bimetallic nanowires: Size and thermodynamic ensemble effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3663388⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990492v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Distribution of Alloyed Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+                <w:t xml:space="preserve">Extending cluster description to bimetallic nanowires: The ideal solid solution alloy case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.676⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (22), pp.224702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3663388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990488v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of the Ageing Kinetics of a 2D Deposit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Distribution of Alloyed Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 172-174, pp.664-669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.664⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.676-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990476v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending cluster dynamics to concentrated and disordered alloys: The linear-chain case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Legrand</w:t>
+                <w:t xml:space="preserve">Multiscale Modelling of the Ageing Kinetics of a 2D Deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.025⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.664-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02990473v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Discrimination of Models Based on EIS Data: I. Calibration on Equivalent Electrical Circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+                <w:t xml:space="preserve">Extending cluster dynamics to concentrated and disordered alloys: The linear-chain case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.2387-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027725v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial segregation, wetting, and dynamical equilibrium in bimetallic clusters: A Monte Carlo study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Legrand</w:t>
+                <w:t xml:space="preserve">Reliable Discrimination of Models Based on EIS Data: I. Calibration on Equivalent Electrical Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990567v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight-binding variable-charge model for insulating oxides: Application to TiO2 and ZrO2 polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (4), pp.4676-4681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2002.1185116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of surface segregation driving forces and their coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Superficial segregation, wetting, and dynamical equilibrium in bimetallic clusters: A Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (7), pp.075413</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 78 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.075414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386878v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed characterization of thermal conductivity and diffusivity in presence of model uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Model of surface segregation driving forces and their coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Walter</w:t>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (7), pp.075413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518612v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete miscibility between different crystallographic structures Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guaranteed characterization of thermal conductivity and diffusivity in presence of model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356014v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a variable-charge interatomic potential for atomistic simulations of bulk, oxygen vacancies, and surfaces of rutile TiO 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Complete miscibility between different crystallographic structures Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (16), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.165406⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (1-4), pp.113406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.113406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990563v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete miscibility between different crystallographic structures : Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">Use of a variable-charge interatomic potential for atomistic simulations of bulk, oxygen vacancies, and surfaces of rutile TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (11), pp.113406</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 73 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.165406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108260v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed estimation of electrochemical parameters by set inversion using interval analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complete miscibility between different crystallographic structures : Monte Carlo simulations of Cu-Ag deposited on Cu(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Walter</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 495, pp.1-9</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (11), pp.113406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845138v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guaranteed estimation of electrochemical parameters by set inversion using interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 495, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guaranteed nonlinear estimation using constraint propagation on sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 74 (18), pp.1772-1782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,1601 +3248,1601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a total miscibility of two metallic elements with different crystallographic structures in the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Surface Science ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">solubilité complète en surface entre deux métaux de structure cristllographique différente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of mathematical tools for the study of lithium batteries electrode/electrolyte interface. Application to impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LYON, France</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108263v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New set-membership techniques for parameter estimation in presence of model uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu des activités du GT MEA Méthodes Ensemblistes pour l'Automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on inverse problems in engineering: theory and practice, address = Cambridge, UK, year = 2005, month = 11-15 July, pdf = 1, nat = 0,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">JNMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518721v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries Li-ion : I - Etude d'uh matériau d'électrode positive prometteur, LiFePO4 ; II - Compréhension des phénomènes à l'interface électrode/électrolyte par la spectroscoie d'impdance complexe. Développement d'outils numériques pour la modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Invitée à l'Institut des Matériaux Jean Rouxel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mathematical tools for the study of lithium batteries electrode/electrolyte interface. Application to impedance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">solubilité complète en surface entre deux métaux de structure cristllographique différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">JSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108266v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des activités du GT MEA Méthodes Ensemblistes pour l'Automatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New set-membership techniques for parameter estimation in presence of model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th international conference on inverse problems in engineering: theory and practice, address = Cambridge, UK, year = 2005, month = 11-15 July, pdf = 1, nat = 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376990v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Interest Group Set-Membership Methods for Control (GT MEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été d'Automatique de Grenoble Calcul Ensembliste Garanti et ses applications en Identification, Observation, Commande et Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Numerical Computation as an alternative to Computer Algebra for Testing Models for Identifiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Software with Result Verification International, Dagstuhl Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Dagstuhl Castle, Germany. pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiabilités, discernabilités et analyse par intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.823-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval methods for nonlinear identification and robust control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Las Vegas (Nevada ), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval analysis for non-linear parameter and state estimation: contributions and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2001: 5th IFAC Symposium Nonlinear and Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed numerical alternatives to structural identifiability testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Orlando (Florida), United States. pp.3122-3127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state estimation using forward-backward propagation of intervals in an algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Guaranteed set computation with subpavings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845047v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed set computation with subpavings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Nonlinear state estimation using forward-backward propagation of intervals in an algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845053v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set estimation, computation of volumes and data safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN-Interval 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Karlsrhue, Germany. pp.267-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4718,154 +4852,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation et traitement garanti des incertitudes de mesure : applications en électrochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Surrel, François Lepoutre, Dominique Placko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation pour les mesures physiques C21 2001. Tome 1, 31 janvier-1er février 2001, Conservatoire des arts et métiers, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, pp.594, 2001, 2-7462-0208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,114 +5009,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes ensemblistes garanties pour l'estimation de grandeurs physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris Sud, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03180799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5129,51 +5263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01976G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4GX153N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecadre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG4D0CDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V9B7Q5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663388" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0CSTPD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1185116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tetot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.113406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.165406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Creuse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rasoanarivo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01976G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23677-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busheng Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4GX153N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecadre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.06.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG4D0CDK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V9B7Q5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.664" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0CSTPD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1185116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075414" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tetot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.113406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.165406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Creuse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>