--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -1309,250 +1309,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgat-Bonnet Monique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Brancourt. Librairie Honoré Champion - Slatkine, 841 pp., 2007, Histoire et archives, Françoise Hildesheimer, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CORPUS, revue de philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Storez-Brancourt. Centre d'Études d'Histoire de la Philosophie Moderne et contemporaine. Université Paris X, pp.5-34, 2007, Martine Markovits</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dire le droit : normes, juges, jurisconsultes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Anagnostou-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...191 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,134 +1795,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvonne Crépin, Études bretonnes d’histoire du droit pénal et des institutions judiciaires, textes réunis par Jacqueline Hoareau-Dodinau et Thierry Hamon, Limoges, PULIM, 2022, 733 pages</w:t>
+                <w:t xml:space="preserve">Les grands jours de la France moderne à travers les ressources des Archives nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 2023 (2), pp.312-313</w:t>
+              <w:t xml:space="preserve">, 2023, Les grands jours médiévaux et modernes. Une histoire politique et institutionnelle de la justice (XIVe-XVIIe sicèles), RHDFE - 4 (octobre-décembre 2022), pp.586-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371017v1</w:t>
+                <w:t xml:space="preserve">halshs-04205356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Anne Dobigny-Reverso, Xavier Prévost et Nicolas Warembourg (textes réunis par), Jean-Louis Thireau, Jus et Consuetudo. Recueil d'articles réunis en hommage, Paris, Classiques Garnier, coll &amp;quot;Histoire du droit&amp;quot; n° 8, 2020, 482 p.</w:t>
               </w:r>
@@ -1975,3489 +1971,3424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Crépin, Études bretonnes d’histoire du droit pénal et des institutions judiciaires, textes réunis par Jacqueline Hoareau-Dodinau et Thierry Hamon, Limoges, PULIM, 2022, 733 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2023 (2), pp.312-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie de Jean-Pierre Brancourt (+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vingt et unième Cahier de l'Association des Amis de Guy Augé, 77, pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Accommodement de 1720 et ses échos dans les sources, de la Chancellerie au Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jansénisme et droit, 72, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu scientifique de : Claude Michaud, Un jansénisme provincial. L'exemple d'Orléans (Paris, Editions de la Sorbonne, coll. &amp;quot;Histoire moderne&amp;quot;, 2020, 285 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les grands jours médiévaux et modernes. Une histoire politique et institutionnelle de la justice (XIVe-XVIIe sicèles), RHDFE - 4 (octobre-décembre 2022), pp.586-598</w:t>
+              <w:t xml:space="preserve">, 2022, 99e année (4), p. 577-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix après la « guerre » sanitaire ? Petit essai historique, comparatif et impertinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03196411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sylvie Daubresse, Conjurer la dissension religieuse. La justice du roi face à la Réforme (1555-1563), Champ Vallon, 2019, 459 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 99e année (4), p. 577-579</w:t>
+              <w:t xml:space="preserve">, 2021, 99e année (1), p. 130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La paix après la « guerre » sanitaire ? Petit essai historique, comparatif et impertinent</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ordre de la nature à l'ordre des lois : l'évolution de la pensée juridique de Domat à Montesquieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71</w:t>
+              <w:t xml:space="preserve">, 2021, Ordre et Légitimité, 73, pp.81-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'ordre de la nature à l'ordre des lois : l'évolution de la pensée juridique de Domat à Montesquieu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvait-on alors, peut-on aujourd’hui, parler ‘d’oligarchie parlementaire’ dans la France des trois derniers Bourbon (1643-1789) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Oligarchie 3, 70, p. 19-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bête comme la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, p. 9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sébastien Vosgien, Gouverner le commerce au XVIIIe siècle. Conseil et Bureau du commerce, Paris : IGPDE Comité pour l’histoire économique et financière de la France, 2017, 543 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98e année (4), p. 395-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès dit de &amp;quot;réhabilitation&amp;quot; de Jeanne d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, p. 33-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien, Mireille Delmas-Marty, Antoine Jeammaud et Olivier Clerc (dir.), Paris : Classiques Garnier, coll. « Esprit des Lois, esprit des Lettres », n° 6, 2015, 273 p. ISBN 978-2-8124-3599-7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.120-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre liberté et autorité. Naissance &amp;quot;parlementaire&amp;quot; d'un conservatisme à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Ordre et Légitimité, 73, pp.81-121</w:t>
+              <w:t xml:space="preserve">, 2017, Le conservatisme, 69, pp.17-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sylvie Daubresse, Conjurer la dissension religieuse. La justice du roi face à la Réforme (1555-1563), Champ Vallon, 2019, 459 pp.</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Béatrice Leroy, Du franc parler en politique. Aimer et devoir écrire aux souverains en Castille au XVe siècle, Limoges : PULIM, 2014, 104 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99e année (1), p. 130-134</w:t>
+              <w:t xml:space="preserve">, 2016, 94e année (1), pp.168-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pouvait-on alors, peut-on aujourd’hui, parler ‘d’oligarchie parlementaire’ dans la France des trois derniers Bourbon (1643-1789) ?</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01357542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur le Parquet au XVIIIe siècle. Un petit air de déjà vu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Oligarchie 3, 70, p. 19-43</w:t>
+              <w:t xml:space="preserve">Revue Justice Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, École nationale de la Magistrature, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bête comme la paix</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Saint-Germain et Pontoise : le Parlement et le Roi à l'époque de la Fronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71, p. 9-19</w:t>
+              <w:t xml:space="preserve">Bulletin des Amis du vieux Saint-Germain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Louis XIV et les Jacobites à Saint-Germain-en-Laye, 52, pp.228-242 / ISSN : 1761-7049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sébastien Vosgien, Gouverner le commerce au XVIIIe siècle. Conseil et Bureau du commerce, Paris : IGPDE Comité pour l’histoire économique et financière de la France, 2017, 543 pp.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au plus près des sources du Parlement criminel : jalons sur l'inceste au début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98e année (4), p. 395-397</w:t>
+              <w:t xml:space="preserve">, 2014, 3 (Juil.-sept.), pp.437-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Claire Dolan, Les Procureurs du Midi sous l’Ancien Régime, Rennes : Presses universitaires de Rennes, collection « Histoire », série « Justice et déviance », 2012, 286 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 669 (1), pp.245-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le procès dit de &amp;quot;réhabilitation&amp;quot; de Jeanne d’Arc</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacre et légitimité dans l’histoire et le droit : l’exception de 1429</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, p. 33-52</w:t>
+              <w:t xml:space="preserve">, 2014, 4, p. 13-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien, Mireille Delmas-Marty, Antoine Jeammaud et Olivier Clerc (dir.), Paris : Classiques Garnier, coll. « Esprit des Lois, esprit des Lettres », n° 6, 2015, 273 p. ISBN 978-2-8124-3599-7.</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois, Un registre de la vicomté d’Elbeuf (1470-1472). Édition et commentaire, Caen : Publications du CRAHM, 2011, 517 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.120-123</w:t>
+              <w:t xml:space="preserve">, 2012, Compte-rendu paru dans le numéro 4 de l'année 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Béatrice Leroy, Du franc parler en politique. Aimer et devoir écrire aux souverains en Castille au XVe siècle, Limoges : PULIM, 2014, 104 p.</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Krynen, L’emprise contemporaine des juges, t. II de : L’État de justice. France, XIIIe-XXe siècle, Paris : nrf , Éditions Gallimard, coll. « Bibliothèque des Histoires », 2 volumes, t. I, 2009 et t. II, 2012 (432 pp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94e année (1), pp.168-170</w:t>
+              <w:t xml:space="preserve">, 2012, pp.633-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport sur le Parquet au XVIIIe siècle. Un petit air de déjà vu ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est légal parce que je le veux&amp;quot; : loi et constitution dans le face à face du roi et du parlement de Paris à la fin de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Justice Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, École nationale de la Magistrature, 16</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/1 (n° 15), p. 63 à 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris, Saint-Germain et Pontoise : le Parlement et le Roi à l'époque de la Fronde</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Jacques Krynen, L'idéologie de la magistrature ancienne, t. I de L'Etat de justice, XIIIe-XXe siècle, Paris, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Amis du vieux Saint-Germain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Louis XIV et les Jacobites à Saint-Germain-en-Laye, 52, pp.228-242 / ISSN : 1761-7049</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, 30ème année (1, mars 2011), pp.119 à 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sacre et légitimité dans l’histoire et le droit : l’exception de 1429</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Gilbert méconnu : histoire d'une identification et réappropriation d'une collection d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, p. 13-31</w:t>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (1) (n° 1, janvier-mars 2011), p. 17-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Claire Dolan, Les Procureurs du Midi sous l’Ancien Régime, Rennes : Presses universitaires de Rennes, collection « Histoire », série « Justice et déviance », 2012, 286 p.</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00622832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Daniel Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29ème année (n° 3, septembre 2010), p. 111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Benoît Garnot, Histoire de la justice. XVIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 88 (1), avr.-juin 2010, p. 329-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt – public et privé – dans la pensée de la magistrature louis-quatorzienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, p. 195-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Correspondance générale de La Beaumelle (1726-1773)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2ème semestre 2005 (n° 18), p. 223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Justice et identité sous la Restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1er semestre 2003 (n° 13), p. 127-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche Loubette désespérément ou Histoire vraie d'un procès civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, avr.-juin 2003 (n° 81 (2)), p. 247-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité judiciaire du Parlement à Pontoise en 1652 et en 1720</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2ème semestre 2002 (12), p. 193 à 209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pratique à la chaire universitaire : l'enseignement de la procédure au tournant du XVIIIe et du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 22, p. 51 à 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot; pratique &amp;quot; à la chaire universitaire : l’enseignement de la procédure civile au tournant des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.51-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri François d'Aguesseau. Limoges, 1668-Paris, 1751</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales. 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p. 21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Philippe Payen, Les arrêts de règlement du Parlement de Paris au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1er semestre 2000 (n° 7), p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conclusions du procureur général au parlement de Paris. Analyse du fonds des Archives nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2ème semestre 1999 (n° 6), p. 5 à 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Joël Félix, Finances et politique au siècle des Lumières. Le ministère L'Averdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2ème semestre 2000 (n° 8), p. 154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conclusions du procureur général au parlement de Paris. Analyse du fonds des Archives Nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, p. 5 à 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Aguesseau entre l'Eglise et l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vu de Haut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, p. 91 à 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fringale ou subversion ? Les journées insurrectionnelles de Germinal et Prairial an III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strorez Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vu de Haut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, p. 43 à 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'Histoire des idées et d'Histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, n° 2, pp.13-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité dans l'œuvre du chancelier d'Aguesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie politique et juridique de l'Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, Démocratie et Philosophie, 2, pp.103-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie politique du chancelier d'Aguesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 669 (1), pp.245-250</w:t>
+              <w:t xml:space="preserve">, 1980, CCLXVI (n° 2), pp.381-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1938 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...140 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant faire droit : la peste de 1720-1721, les faits dans les échos du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Hautebert; Anne Dobigny-Reverso; Carole Auroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pandémie dans l'histoire. Regards croisés entre droit et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Méconnu ? Henri François d’Aguesseau au risque du XXIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5490,159 +5421,159 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2022, Grands personnages, 978-2-84934-594-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Pascal (après la Fronde) à d’Aguesseau (sous la Régence), séditions et révoltes comme mal « absolu ». Aux origines du conservatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merle (Alexandra); Mestre Zaragozá (Marina). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séditions et Révoltes dans la réflexion politique de l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-295, 2022, Constitution de la modernité, 978-2-406-12791-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03715631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’heure de l’alliance du Trône et de l’Autel : religion, droit et politique chez d’Aguesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5662,526 +5593,599 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grands personnages, 978-2-84934-594-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monarchie ou royauté ? Royauté ou monarchie ? Question de légitimité politique ou de légitimation du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Institution monarchique. Passé, permanence et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-260, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03196740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parliament of Paris and the Making of the Law at the Beginning of the Eighteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorities in Early Modern Law Courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinburgh University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.184-201, 2021, Edinburgh Studies in Law, 978-1-4744-5100-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacre, légitimité et continuité monarchique : Jeanne d’Arc ou le « droit » à l’épreuve des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘France, mère des Arts, des Armes et des Lois’, Liber amicorum ou Mélanges en l’honneur de Jean-Gabriel Nancey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Brancourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur de l’État. Parlement(s) et cours souveraines sous l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-30, 2020, Constitution de la Modernité, 978-2-406-09783-9 et 978-2-406-09784-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messe rouge, entre Parlement et Sainte-Chapelle : un témoignage inédit sur la liturgie du début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Brancourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur de l'Etat. Parlement(s) et cours souveraines sous l'Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-107, 2020, Constitution de la modernité, 978-2-406-09783-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...15 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-01181417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri François d’Aguesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Descamps; Rafael Domingo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Great Christian Jurists in French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, p. 228-244, 2019, 978-1-108-48408-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04064029v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruits et faux-bruits, médisances et calomnies, dans les couloirs du Palais (Paris. 1712-1744)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Kimé, p. 351-368, 2017, 978-2-84174-781-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et temps présent des Persans à Paris : valeur historiographique des Lettres persanes de Montesquieu</w:t>
               </w:r>
@@ -6234,779 +6238,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04064067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits et faux-bruits, médisances et calomnies, dans les couloirs du Palais (Paris. 1712-1744)</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri François d'Aguesseau (Limoges. 27 novembre 1668 - Paris. 9 février 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre des Commémorations nationales 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine, pp.79-81, 2017, 978-2-7577-0572-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la biographie d’un chancelier à l’histoire d’un commis, plongée dans un océan archivistique et historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Augé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais en hommage à John Rogister : Regards nouveaux sur les institutions représentatives de l’ancien régime, la Cour, la diplomatie, la guerre et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Pedone, p. 63-84, 2017, 978-2-233-00847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Famille, entre Parlement et le Roi : un pacte sacré (1700-1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée politique et famille, Actes du XXIVe colloque de l’AFHIP (mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, p. 159-165, 2016, 978-2-7314-1023-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parquet à la chancellerie : D’Aguesseau et le contrôle des juges dans la première moitié du XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Follain, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôler et punir : les agents du pouvoir, XVe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.79-92, 2015, Histoires, 978-2-36441-121-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Anciens et Modernes. Ou comment écrivent et pensent les jurisconsultes du début du XVIII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte; Claudine Poulouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire et penser en Moderne (1687-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187, Honoré Champion, pp.395-410, 2015, Les dix-huitièmes siècles, 978-2-7453-2958-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES &amp;quot;LOIS FONDAMENTALES DE L'ESTAT&amp;quot; DANS QUELQUES DÉLIBÉRATIONS CRUCIALES DU PARLEMENT DE PARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Salles; Alexandre Deroche; Robert Carvais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes offertes à Jean-Louis Harouel. Liber amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.131-145, 2015, 979-10-90429-59-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01235251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits de réforme dans Paris sous le ministère du Cardinal de Fleury ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufour, Alfred and Harouel, Jean-Louis and Montagut i Estragués, Tomàs de. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Presses universitaires d'Aix-Marseille, pp.143-152, 2013, Collection d'histoire des idées politiques, 978-2-7314-0882-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chancelier d’Aguesseau et la République des Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bidouze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Parlementaires, les Lettres et l’Histoire au siècle des Lumières. 1715-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Pau, p. 283-294, 2008, 2-35311-007-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des sources. Question de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 539-555, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04065350v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 721-731, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la punition, histoire politique et judiciaire des translations sous la Fronde et au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe - XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.537-731, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,273 +7211,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">…à la grève : le « Tome Deux » de Pontoise et l’exil de Troyes (1753 et 1787)</w:t>
+                <w:t xml:space="preserve">Essai de typologie. Translation : exil ou bannissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 683-720, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 61-115, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065257v1</w:t>
+                <w:t xml:space="preserve">hal-04065203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la translation du Parlement »</w:t>
+                <w:t xml:space="preserve">Complément de nom, complément de lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 33-41, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 43-60, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065182v1</w:t>
+                <w:t xml:space="preserve">hal-04065195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie. Translation : exil ou bannissement ?</w:t>
+                <w:t xml:space="preserve">…à la grève : le « Tome Deux » de Pontoise et l’exil de Troyes (1753 et 1787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 61-115, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 683-720, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065203v1</w:t>
+                <w:t xml:space="preserve">hal-04065257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montargis en 1649</w:t>
               </w:r>
@@ -7517,139 +7539,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complément de nom, complément de lieu</w:t>
+                <w:t xml:space="preserve">« De la translation du Parlement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 43-60, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 33-41, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065195v1</w:t>
+                <w:t xml:space="preserve">hal-04065182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos et &amp;quot;De la translation du Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe - XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.7-115, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7668,214 +7690,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pays des sources. Question de méthode</w:t>
-[...162 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">En marge de l’histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7888,438 +7746,438 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Anagnostou-Canas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le droit : normes, juges, jurisconsultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, LGDJ Diffuseur, p. 223-251, 2006, 978-2-913397-67-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la réédition des manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Barbiche et Yves-Marie Bercé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes dur l'Ancienne France offertes en hommage à Michel Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des chartes, p. 409 à 418, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Parole est au Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débats du Parlement de Paris pendant la Minorité de Louis XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion Editeur, pp.653, 2002, Pages d'archives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Bienfaisance&amp;quot; en France au siècle des Lumières. Histoire d'un mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et religion en France et aux Pays-Bas. XVe-XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bienfaisance en France au siècle des Lumières. Histoire d'une idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Deregnaucourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et religion en France et aux Pays-Bas. XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 525 à 537, 2000, Mélanges en l'honneur d'Alain Lottin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ombre de Messieurs les gens du Roi : le monde des substituts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Carbasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du parquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France et GIP Justice, p. 157 à 204, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,600 +8187,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des estats à l'Etat&amp;quot; : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juristes modernes et la noblesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Villeneuve d'Ascq, France. p. 49 à 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;estats&amp;quot; à l'Etat : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des "estats" à l'Etat : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1789)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lille, France. pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sic itur ad astra : quand le janséniste d'Aguesseau aborde le Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Aguesseau et la politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. p. 79 à 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...102 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chancelier d'Aguesseau et la République des Lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le chancelier d'Aguesseau et la République des Lettres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pau, France. p. 283-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En marge de l'histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon », Actes du colloque des 3-4 novembre 2004 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le droit : normes, juges, jurisconsultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. p. 223-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En marge de l'histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le droit : normes, juges, jurisconsultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, PARIS, France. pp.223-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge de l'histoire du Parlement de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.223-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'intérêt - public et privé - dans la pensée de la magistrature louis-quatorzienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'intérêt général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. p. 195-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8932,91 +8790,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PARLEMENT DE PARIS AU RISQUE DES ARCHIVES Le Parquet, le greffe, la cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01006136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9026,215 +8884,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA « CONSTITUTION DE L’ÉTAT »… Ou la grande illusion de la magistrature parlementaire du XVIIIème siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement et la fabrique de la norme au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA « CONSTITUTION DE L’ÉTAT »… Ou la grande illusion de la magistrature parlementaire du XVIIIème siècle ?</w:t>
+                <w:t xml:space="preserve">Port-Royal et l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">1999, pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9244,283 +9102,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France et d’ailleurs à travers les Lettres persanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Hommes et gens du roi dans les parlements de France à l'époque moderne, sous la direction de Caroline Le Mao, Maison des Sciences de l'Homme d'Aquitaine, Bordeaux, 2011, 260 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03902219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de France et d’ailleurs à travers les Lettres persanes</w:t>
+                <w:t xml:space="preserve">D'Aguesseau et Montesquieu : influence réciproque ou parallélisme concurrent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181413v1</w:t>
+                <w:t xml:space="preserve">halshs-01181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Aguesseau et Montesquieu : influence réciproque ou parallélisme concurrent ?</w:t>
+                <w:t xml:space="preserve">Entre Anciens et Modernes ou comment écrivent et pensent les jurisconsultes du début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181446v1</w:t>
+                <w:t xml:space="preserve">halshs-01181441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Anciens et Modernes ou comment écrivent et pensent les jurisconsultes du début du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Janséniste ou constitutionnaire ? D’Aguesseau dans les tempêtes religieuses du début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181441v1</w:t>
+                <w:t xml:space="preserve">halshs-01181465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : Hommes et gens du roi dans les parlements de France à l'époque moderne, sous la direction de Caroline Le Mao, Maison des Sciences de l'Homme d'Aquitaine, Bordeaux, 2011, 260 pp.</w:t>
+                <w:t xml:space="preserve">Du coup d’État à l’époque moderne : considérations lexicographiques et historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03902219v1</w:t>
+                <w:t xml:space="preserve">halshs-01181459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une hypothèse à l’autre : la recherche en “Parlement”, ses avancées et ses obstacles</w:t>
               </w:r>
@@ -9562,345 +9544,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janséniste ou constitutionnaire ? D’Aguesseau dans les tempêtes religieuses du début du XVIIIe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Le journal d'un greffier du Parlement au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181465v1</w:t>
+                <w:t xml:space="preserve">halshs-00187579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du coup d’État à l’époque moderne : considérations lexicographiques et historiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Oui, Monsieur Vonglis, l'Etat, c'était bien lui ! Mais quel Etat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181459v1</w:t>
+                <w:t xml:space="preserve">halshs-00129390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journal d'un greffier du Parlement au XVIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sic itur ad astra : quand le janséniste d'Aguesseau aborde le Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9968,51 +9826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE1D6AC8"/>
+    <w:nsid w:val="01AA81BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10199,51 +10057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brancourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6429-3442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034789588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@sfr.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt.ext@culture.gouv.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../tel-01006136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/recherche/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/arss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/grands-personnages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09785-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdunet.com/livre/un-gilbert-meconnu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez-Brancourt Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Storez-Brancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgat-Bonnet Monique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anagnostou-Canas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier de Los Mozos Touya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez Isabelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strorez Isabelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/seditions-et-revoltes-dans-la-reflexion-politique-de-l-europe-moderne.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/au-coeur-de-l-etat-parlement-s-et-cours-souveraines-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551668v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brancourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6429-3442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034789588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@sfr.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt.ext@culture.gouv.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../tel-01006136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/recherche/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/arss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/grands-personnages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09785-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdunet.com/livre/un-gilbert-meconnu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez-Brancourt Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgat-Bonnet Monique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Storez-Brancourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anagnostou-Canas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier de Los Mozos Touya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez Isabelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strorez Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/seditions-et-revoltes-dans-la-reflexion-politique-de-l-europe-moderne.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/au-coeur-de-l-etat-parlement-s-et-cours-souveraines-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551668v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>