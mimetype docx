--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1309,250 +1309,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CORPUS, revue de philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Storez-Brancourt. Centre d'Études d'Histoire de la Philosophie Moderne et contemporaine. Université Paris X, pp.5-34, 2007, Martine Markovits</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgat-Bonnet Monique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Brancourt. Librairie Honoré Champion - Slatkine, 841 pp., 2007, Histoire et archives, Françoise Hildesheimer, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgat-Bonnet Monique</w:t>
+                <w:t xml:space="preserve">hal-04065087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dire le droit : normes, juges, jurisconsultes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Anagnostou-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,96 +1829,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands jours de la France moderne à travers les ressources des Archives nationales</w:t>
+                <w:t xml:space="preserve">Marie-Yvonne Crépin, Études bretonnes d’histoire du droit pénal et des institutions judiciaires, textes réunis par Jacqueline Hoareau-Dodinau et Thierry Hamon, Limoges, PULIM, 2022, 733 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les grands jours médiévaux et modernes. Une histoire politique et institutionnelle de la justice (XIVe-XVIIe sicèles), RHDFE - 4 (octobre-décembre 2022), pp.586-598</w:t>
+              <w:t xml:space="preserve">, A paraître, 2023 (2), pp.312-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04205356v1</w:t>
+                <w:t xml:space="preserve">hal-04371017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Anne Dobigny-Reverso, Xavier Prévost et Nicolas Warembourg (textes réunis par), Jean-Louis Thireau, Jus et Consuetudo. Recueil d'articles réunis en hommage, Paris, Classiques Garnier, coll &amp;quot;Histoire du droit&amp;quot; n° 8, 2020, 482 p.</w:t>
               </w:r>
@@ -1971,2824 +1975,2820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvonne Crépin, Études bretonnes d’histoire du droit pénal et des institutions judiciaires, textes réunis par Jacqueline Hoareau-Dodinau et Thierry Hamon, Limoges, PULIM, 2022, 733 pages</w:t>
+                <w:t xml:space="preserve">Bibliographie de Jean-Pierre Brancourt (+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vingt et unième Cahier de l'Association des Amis de Guy Augé, 77, pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands jours de la France moderne à travers les ressources des Archives nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 2023 (2), pp.312-313</w:t>
+              <w:t xml:space="preserve">, 2023, Les grands jours médiévaux et modernes. Une histoire politique et institutionnelle de la justice (XIVe-XVIIe sicèles), RHDFE - 4 (octobre-décembre 2022), pp.586-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu scientifique de : Claude Michaud, Un jansénisme provincial. L'exemple d'Orléans (Paris, Editions de la Sorbonne, coll. &amp;quot;Histoire moderne&amp;quot;, 2020, 285 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99e année (4), p. 577-579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie de Jean-Pierre Brancourt (+)</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Accommodement de 1720 et ses échos dans les sources, de la Chancellerie au Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jansénisme et droit, 72, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sylvie Daubresse, Conjurer la dissension religieuse. La justice du roi face à la Réforme (1555-1563), Champ Vallon, 2019, 459 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99e année (1), p. 130-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ordre de la nature à l'ordre des lois : l'évolution de la pensée juridique de Domat à Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ordre et Légitimité, 73, pp.81-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix après la « guerre » sanitaire ? Petit essai historique, comparatif et impertinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03196411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvait-on alors, peut-on aujourd’hui, parler ‘d’oligarchie parlementaire’ dans la France des trois derniers Bourbon (1643-1789) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Oligarchie 3, 70, p. 19-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sébastien Vosgien, Gouverner le commerce au XVIIIe siècle. Conseil et Bureau du commerce, Paris : IGPDE Comité pour l’histoire économique et financière de la France, 2017, 543 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98e année (4), p. 395-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bête comme la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vingt et unième Cahier de l'Association des Amis de Guy Augé, 77, pp.159-173</w:t>
+              <w:t xml:space="preserve">, 2020, 71, p. 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès dit de &amp;quot;réhabilitation&amp;quot; de Jeanne d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Jansénisme et droit, 72, pp.105-118</w:t>
+              <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, p. 33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien, Mireille Delmas-Marty, Antoine Jeammaud et Olivier Clerc (dir.), Paris : Classiques Garnier, coll. « Esprit des Lois, esprit des Lettres », n° 6, 2015, 273 p. ISBN 978-2-8124-3599-7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 99e année (4), p. 577-579</w:t>
+              <w:t xml:space="preserve">, 2017, pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La paix après la « guerre » sanitaire ? Petit essai historique, comparatif et impertinent</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre liberté et autorité. Naissance &amp;quot;parlementaire&amp;quot; d'un conservatisme à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71</w:t>
+              <w:t xml:space="preserve">, 2017, Le conservatisme, 69, pp.17-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sylvie Daubresse, Conjurer la dissension religieuse. La justice du roi face à la Réforme (1555-1563), Champ Vallon, 2019, 459 pp.</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Béatrice Leroy, Du franc parler en politique. Aimer et devoir écrire aux souverains en Castille au XVe siècle, Limoges : PULIM, 2014, 104 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99e année (1), p. 130-134</w:t>
+              <w:t xml:space="preserve">, 2016, 94e année (1), pp.168-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'ordre de la nature à l'ordre des lois : l'évolution de la pensée juridique de Domat à Montesquieu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01357542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur le Parquet au XVIIIe siècle. Un petit air de déjà vu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La légitimité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Ordre et Légitimité, 73, pp.81-121</w:t>
+              <w:t xml:space="preserve">Revue Justice Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, École nationale de la Magistrature, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pouvait-on alors, peut-on aujourd’hui, parler ‘d’oligarchie parlementaire’ dans la France des trois derniers Bourbon (1643-1789) ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Saint-Germain et Pontoise : le Parlement et le Roi à l'époque de la Fronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Oligarchie 3, 70, p. 19-43</w:t>
+              <w:t xml:space="preserve">Bulletin des Amis du vieux Saint-Germain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Louis XIV et les Jacobites à Saint-Germain-en-Laye, 52, pp.228-242 / ISSN : 1761-7049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bête comme la paix</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacre et légitimité dans l’histoire et le droit : l’exception de 1429</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Légitimité. Revue universitaire d’histoire et d’idées politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71, p. 9-19</w:t>
+              <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, p. 13-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sébastien Vosgien, Gouverner le commerce au XVIIIe siècle. Conseil et Bureau du commerce, Paris : IGPDE Comité pour l’histoire économique et financière de la France, 2017, 543 pp.</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Claire Dolan, Les Procureurs du Midi sous l’Ancien Régime, Rennes : Presses universitaires de Rennes, collection « Histoire », série « Justice et déviance », 2012, 286 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 669 (1), pp.245-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au plus près des sources du Parlement criminel : jalons sur l'inceste au début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98e année (4), p. 395-397</w:t>
+              <w:t xml:space="preserve">, 2014, 3 (Juil.-sept.), pp.437-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien, Mireille Delmas-Marty, Antoine Jeammaud et Olivier Clerc (dir.), Paris : Classiques Garnier, coll. « Esprit des Lois, esprit des Lettres », n° 6, 2015, 273 p. ISBN 978-2-8124-3599-7.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois, Un registre de la vicomté d’Elbeuf (1470-1472). Édition et commentaire, Caen : Publications du CRAHM, 2011, 517 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.120-123</w:t>
+              <w:t xml:space="preserve">, 2012, Compte-rendu paru dans le numéro 4 de l'année 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Béatrice Leroy, Du franc parler en politique. Aimer et devoir écrire aux souverains en Castille au XVe siècle, Limoges : PULIM, 2014, 104 p.</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Krynen, L’emprise contemporaine des juges, t. II de : L’État de justice. France, XIIIe-XXe siècle, Paris : nrf , Éditions Gallimard, coll. « Bibliothèque des Histoires », 2 volumes, t. I, 2009 et t. II, 2012 (432 pp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94e année (1), pp.168-170</w:t>
+              <w:t xml:space="preserve">, 2012, pp.633-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport sur le Parquet au XVIIIe siècle. Un petit air de déjà vu ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Jacques Krynen, L'idéologie de la magistrature ancienne, t. I de L'Etat de justice, XIIIe-XXe siècle, Paris, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Justice Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, École nationale de la Magistrature, 16</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, 30ème année (1, mars 2011), pp.119 à 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris, Saint-Germain et Pontoise : le Parlement et le Roi à l'époque de la Fronde</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Gilbert méconnu : histoire d'une identification et réappropriation d'une collection d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (Juil.-sept.), pp.437-451</w:t>
+              <w:t xml:space="preserve">, 2011, 89 (1) (n° 1, janvier-mars 2011), p. 17-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Claire Dolan, Les Procureurs du Midi sous l’Ancien Régime, Rennes : Presses universitaires de Rennes, collection « Histoire », série « Justice et déviance », 2012, 286 p.</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00622832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est légal parce que je le veux&amp;quot; : loi et constitution dans le face à face du roi et du parlement de Paris à la fin de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 669 (1), pp.245-250</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/1 (n° 15), p. 63 à 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Sacre et légitimité dans l’histoire et le droit : l’exception de 1429</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Daniel Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Jeanne d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, p. 13-31</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29ème année (n° 3, septembre 2010), p. 111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dubois, Un registre de la vicomté d’Elbeuf (1470-1472). Édition et commentaire, Caen : Publications du CRAHM, 2011, 517 p.</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Benoît Garnot, Histoire de la justice. XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Compte-rendu paru dans le numéro 4 de l'année 2012</w:t>
+              <w:t xml:space="preserve">, 2010, n° 88 (1), avr.-juin 2010, p. 329-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Jacques Krynen, L’emprise contemporaine des juges, t. II de : L’État de justice. France, XIIIe-XXe siècle, Paris : nrf , Éditions Gallimard, coll. « Bibliothèque des Histoires », 2 volumes, t. I, 2009 et t. II, 2012 (432 pp.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt – public et privé – dans la pensée de la magistrature louis-quatorzienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, p. 195-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Correspondance générale de La Beaumelle (1726-1773)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2ème semestre 2005 (n° 18), p. 223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche Loubette désespérément ou Histoire vraie d'un procès civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.633-636</w:t>
+              <w:t xml:space="preserve">, 2003, avr.-juin 2003 (n° 81 (2)), p. 247-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">C'est légal parce que je le veux&amp;quot; : loi et constitution dans le face à face du roi et du parlement de Paris à la fin de l'Ancien Régime</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité judiciaire du Parlement à Pontoise en 1652 et en 1720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
-              </w:r>
-[...408 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19, p. 195-209</w:t>
+              <w:t xml:space="preserve">, 2003, 2ème semestre 2002 (12), p. 193 à 209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Correspondance générale de La Beaumelle (1726-1773)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Justice et identité sous la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2ème semestre 2005 (n° 18), p. 223-224</w:t>
+              <w:t xml:space="preserve">, 2003, 1er semestre 2003 (n° 13), p. 127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Justice et identité sous la Restauration</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pratique à la chaire universitaire : l'enseignement de la procédure au tournant du XVIIIe et du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 22, p. 51 à 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot; pratique &amp;quot; à la chaire universitaire : l’enseignement de la procédure civile au tournant des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.51-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conclusions du procureur général au parlement de Paris. Analyse du fonds des Archives nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1er semestre 2003 (n° 13), p. 127-130</w:t>
+              <w:t xml:space="preserve">, 2000, 2ème semestre 1999 (n° 6), p. 5 à 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherche Loubette désespérément ou Histoire vraie d'un procès civil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Joël Félix, Finances et politique au siècle des Lumières. Le ministère L'Averdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 2ème semestre 2002 (12), p. 193 à 209</w:t>
+              <w:t xml:space="preserve">, 2000, 2ème semestre 2000 (n° 8), p. 154-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la pratique à la chaire universitaire : l'enseignement de la procédure au tournant du XVIIIe et du XIXe siècle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri François d'Aguesseau. Limoges, 1668-Paris, 1751</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Célébrations nationales. 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, p. 21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Philippe Payen, Les arrêts de règlement du Parlement de Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1er semestre 2000 (n° 7), p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580401v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conclusions du procureur général au parlement de Paris. Analyse du fonds des Archives Nationales</w:t>
               </w:r>
@@ -6092,173 +6092,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04064029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et temps présent des Persans à Paris : valeur historiographique des Lettres persanes de Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Pichot-Bravard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum Jean de Viguerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Via Romana, p. 159-194, 2017, 978-2-37271-076-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruits et faux-bruits, médisances et calomnies, dans les couloirs du Palais (Paris. 1712-1744)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Kimé, p. 351-368, 2017, 978-2-84174-781-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065001v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04064067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri François d'Aguesseau (Limoges. 27 novembre 1668 - Paris. 9 février 1751)</w:t>
               </w:r>
@@ -6814,903 +6814,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pays des sources. Question de méthode</w:t>
+                <w:t xml:space="preserve">Vers la punition, histoire politique et judiciaire des translations sous la Fronde et au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.537-731, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de typologie. Translation : exil ou bannissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 539-555, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 61-115, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion de la 2e partie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complément de nom, complément de lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 721-731, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 43-60, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…à la grève : le « Tome Deux » de Pontoise et l’exil de Troyes (1753 et 1787)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 683-720, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montargis en 1649</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 557-581, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la translation du Parlement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 33-41, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la routine… Pontoise en 1720, « ville parlementaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 647-682, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dernier schisme parlementaire de l’Ancien Régime : Pontoise en 1652</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 583-645, 2007, 978-2-7453-1681-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos et &amp;quot;De la translation du Parlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe - XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, pp.537-731, 2007</w:t>
+              <w:t xml:space="preserve">, Honoré Champion, pp.7-115, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la routine… Pontoise en 1720, « ville parlementaire »</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des sources. Question de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 647-682, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 539-555, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dernier schisme parlementaire de l’Ancien Régime : Pontoise en 1652</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storez-Brancourt Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement en exil ou Histoire politique et judiciaire des translations du parlement de Paris (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 583-645, 2007, 978-2-7453-1681-3</w:t>
+              <w:t xml:space="preserve">, Librairie Honoré Champion - Slatkine, p. 721-731, 2007, 978-2-7453-1681-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...430 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00273438v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En marge de l’histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon au XVe siècle</w:t>
               </w:r>
@@ -7795,51 +7795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la réédition des manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Barbiche et Yves-Marie Bercé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes dur l'Ancienne France offertes en hommage à Michel Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des chartes, p. 409 à 418, 2003</w:t>
@@ -7868,51 +7868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Parole est au Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débats du Parlement de Paris pendant la Minorité de Louis XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion Editeur, pp.653, 2002, Pages d'archives</w:t>
@@ -8023,51 +8023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bienfaisance en France au siècle des Lumières. Histoire d'une idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Deregnaucourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et religion en France et aux Pays-Bas. XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 525 à 537, 2000, Mélanges en l'honneur d'Alain Lottin</w:t>
@@ -8096,51 +8096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ombre de Messieurs les gens du Roi : le monde des substituts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Carbasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du parquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France et GIP Justice, p. 157 à 204, 2000</w:t>
@@ -8195,290 +8195,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;estats&amp;quot; à l'Etat : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des "estats" à l'Etat : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1789)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lille, France. pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sic itur ad astra : quand le janséniste d'Aguesseau aborde le Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'Aguesseau et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. p. 79 à 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des estats à l'Etat&amp;quot; : la pensée des juristes modernes face au pouvoir nobiliaire (1600-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juristes modernes et la noblesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Villeneuve d'Ascq, France. p. 49 à 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chancelier d'Aguesseau et la République des Lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le chancelier d'Aguesseau et la République des Lettres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pau, France. p. 283-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8503,51 +8503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En marge de l'histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon », Actes du colloque des 3-4 novembre 2004 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le droit : normes, juges, jurisconsultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. p. 223-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8566,227 +8566,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'intérêt - public et privé - dans la pensée de la magistrature louis-quatorzienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'intérêt général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. p. 195-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« En marge de l'histoire du Parlement de Paris : les translations « pour procès » de Vendôme et de Noyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le droit : normes, juges, jurisconsultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, PARIS, France. pp.223-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En marge de l'histoire du Parlement de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.223-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00141321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9172,553 +9172,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'Aguesseau et Montesquieu : influence réciproque ou parallélisme concurrent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Anciens et Modernes ou comment écrivent et pensent les jurisconsultes du début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Hommes et gens du roi dans les parlements de France à l'époque moderne, sous la direction de Caroline Le Mao, Maison des Sciences de l'Homme d'Aquitaine, Bordeaux, 2011, 260 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03902219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D'Aguesseau et Montesquieu : influence réciproque ou parallélisme concurrent ?</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une hypothèse à l’autre : la recherche en “Parlement”, ses avancées et ses obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre Anciens et Modernes ou comment écrivent et pensent les jurisconsultes du début du XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janséniste ou constitutionnaire ? D’Aguesseau dans les tempêtes religieuses du début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Janséniste ou constitutionnaire ? D’Aguesseau dans les tempêtes religieuses du début du XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du coup d’État à l’époque moderne : considérations lexicographiques et historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal d'un greffier du Parlement au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui, Monsieur Vonglis, l'Etat, c'était bien lui ! Mais quel Etat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00129390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sic itur ad astra : quand le janséniste d'Aguesseau aborde le Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Storez-Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,51 +9826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01AA81BC"/>
+    <w:nsid w:val="EC712F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10057,51 +10057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brancourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6429-3442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034789588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@sfr.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt.ext@culture.gouv.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../tel-01006136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/recherche/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/arss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/grands-personnages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09785-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdunet.com/livre/un-gilbert-meconnu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez-Brancourt Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgat-Bonnet Monique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Storez-Brancourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anagnostou-Canas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier de Los Mozos Touya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez Isabelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strorez Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/seditions-et-revoltes-dans-la-reflexion-politique-de-l-europe-moderne.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/au-coeur-de-l-etat-parlement-s-et-cours-souveraines-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551668v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brancourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6429-3442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034789588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@sfr.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt.ext@culture.gouv.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.brancourt@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../tel-01006136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/recherche/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/ibrancou/Documents/Carri%C3%A8re/Curriculum/Notice_CV_Hal-SHS_21-12-18.docx#_ftnref2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/arss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/grands-personnages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09785-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdunet.com/livre/un-gilbert-meconnu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez-Brancourt Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Storez-Brancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgat-Bonnet Monique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anagnostou-Canas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier de Los Mozos Touya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storez Isabelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strorez Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/seditions-et-revoltes-dans-la-reflexion-politique-de-l-europe-moderne.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/au-coeur-de-l-etat-parlement-s-et-cours-souveraines-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551668v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>