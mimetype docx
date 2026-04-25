--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -348,51 +348,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 62 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 62 (1), pp.e70092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1752-1688.70092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1065,412 +1065,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of evaporation fractionation on the inverse estimation of soil hydraulic and isotope transport parameters</w:t>
+                <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Zhou</w:t>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Brunetti</w:t>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 612, pp.128100. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740651v1</w:t>
+                <w:t xml:space="preserve">hal-03522515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A situated agent-based model to reveal irrigators' options behind their actions under institutional arrangements in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.17893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/sesmo.17893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+                <w:t xml:space="preserve">The impact of evaporation fractionation on the inverse estimation of soil hydraulic and isotope transport parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Paolo Nasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Giuseppe Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.128100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522515v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of interactions between stormwater infiltration systems, shallow groundwater and underground structures at the neighborhood scale</w:t>
               </w:r>
@@ -1690,64 +1690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting HYDRUS-1D to simulate the transport of soil water isotopes with evaporation fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirka Šimůnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,278 +1922,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abandonment of water daily slot and its operational consequences on collective irrigated systems. A situational multi-agent approach applied to a gravity-fed canal of Middle-Durance (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building the information system of the French Critical Zone Observatories network: Theia/OZCAR-IS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020033⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (16), pp.2401-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965507v1</w:t>
+                <w:t xml:space="preserve">insu-02917629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the information system of the French Critical Zone Observatories network: Theia/OZCAR-IS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The abandonment of water daily slot and its operational consequences on collective irrigated systems. A situational multi-agent approach applied to a gravity-fed canal of Middle-Durance (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (16), pp.2401-2419. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917629v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information content of snow hydrological signatures based on streamflow, precipitation and air temperature</w:t>
               </w:r>
@@ -2433,338 +2433,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban growth and high residential irrigation on streamflow and groundwater levels in a peri-urban semi-arid catchment</w:t>
+                <w:t xml:space="preserve">Decomposition of 2D polygons and its effect in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Munoz</w:t>
+                <w:t xml:space="preserve">N. Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vicuna</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (3), pp.720-739. </w:t>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.104-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1752-1688.12743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2018.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609280v1</w:t>
+                <w:t xml:space="preserve">hal-02608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of 2D polygons and its effect in hydrological models</w:t>
+                <w:t xml:space="preserve">Impact of urban growth and high residential irrigation on streamflow and groundwater levels in a peri-urban semi-arid catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hitschfeld</w:t>
+                <w:t xml:space="preserve">J.F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">S. Vicuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.104-122. </w:t>
+              <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), pp.720-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/hydro.2018.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1752-1688.12743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608054v1</w:t>
+                <w:t xml:space="preserve">hal-02609280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of distributed water level and soil moisture data in the evaluation of a distributed hydrological model: Application to the PUMMA model in the Mercier catchment (6.6 km 2 ) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a data-driven semi-distributed hydrological model for regional scale catchments prone to Mediterranean flash floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (25), pp.4704-4719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5464,248 +5464,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d'un modèle hydrologique distribué pour des bassins périurbains. Application au Bassin de l'Yzeron (150 km2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the simple dynamical systems approach in a Mediterranean context: application to the Ardèche catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labbas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">J.W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (5), pp.84-91. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2427-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2427-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274928v1</w:t>
+                <w:t xml:space="preserve">hal-01274738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the simple dynamical systems approach in a Mediterranean context: application to the Ardèche catchment (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Adamovic</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d'un modèle hydrologique distribué pour des bassins périurbains. Application au Bassin de l'Yzeron (150 km2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (5), pp.2427-2449. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2427-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274738v1</w:t>
+                <w:t xml:space="preserve">hal-01274928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
               </w:r>
@@ -6083,303 +6083,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of evaporation and water fluxes in a column of dry saline soil subject to different water table levels</w:t>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F Hernandez Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Suarez</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9912⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598668v1</w:t>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of evaporation and water fluxes in a column of dry saline soil subject to different water table levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alpert</w:t>
+                <w:t xml:space="preserve">M.F Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Anagnostou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.3655-3669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation, soil moisture and runoff variability in a small river catchment (Ardèche, France) during HyMeX Special Observation Period 1</w:t>
               </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7328,51 +7328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of catchment and network delineation approaches in complex suburban environments. Application to the Chaudanne catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,308 +7668,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01620540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse conjointe des régimes pluviométriques et hydrologiques dans le bassin de la Tafna (Algérie occidentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">A. Bakreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2012.745080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+                <w:t xml:space="preserve">hal-02598108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse conjointe des régimes pluviométriques et hydrologiques dans le bassin de la Tafna (Algérie occidentale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakreti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Benali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1), pp.133-151. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2012.745080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598108v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the influence of land use data on the water balance components of a peri-urban catchment using a distributed modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,51 +7977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 505, pp.312-325. </w:t>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales del Instituto de Ingenieros de Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (3), pp.87-95</w:t>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9184,281 +9184,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biron</w:t>
+                <w:t xml:space="preserve">Pérdidas por intercepción en mezquite (Prosopis laevigata) y huizache (Acacia farnesiana) de la región semiárida del centro de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mastachi Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berreril Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.89-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564703v1</w:t>
+                <w:t xml:space="preserve">hal-02593386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérdidas por intercepción en mezquite (Prosopis laevigata) y huizache (Acacia farnesiana) de la región semiárida del centro de México</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Berreril Pina</w:t>
+                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593386v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t>
               </w:r>
@@ -9483,51 +9483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multi-scale integrated hydrological models using the LIQUID® framework. Overview of the concepts and first application examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9751,110 +9751,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas: the case of the 2002 Gard event in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10699,51 +10699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 369, p. 1 - p. 16. </w:t>
@@ -10787,135 +10787,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part II: Modeling of RUBIC IV experimental results</w:t>
+                <w:t xml:space="preserve">Quantification of the partition between bare soil evaporation and plant transpiration using stable water isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Biron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 369, p. 17 - p. 29</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-1904 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547579v1</w:t>
+                <w:t xml:space="preserve">hal-00455526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach to assess the hydrological response of small mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
               </w:r>
@@ -11020,135 +11020,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the partition between bare soil evaporation and plant transpiration using stable water isotopes</w:t>
+                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part II: Modeling of RUBIC IV experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rothfuss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Biron</w:t>
+                <w:t xml:space="preserve">M. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-1904 - p</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369, p. 17 - p. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455526v1</w:t>
+                <w:t xml:space="preserve">hal-00547579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling approach to assess the hydrological response of small Mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
               </w:r>
@@ -11367,51 +11367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified modelling approach for pesticide transport in a tile-drained field: the PESTDRAIN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11486,492 +11486,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather radar and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Canale</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (32), pp 969-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00455535v1</w:t>
+                <w:t xml:space="preserve">hal-00400641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather radar and hydrology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400641v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00455535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65, pp.702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2008046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00389082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'hétérogénéité des surfaces continentales dans la modélisation couplées zone non saturé-zone saturée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,73 +11974,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large-scale catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12068,323 +12056,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.769-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linking Test to reduce the number of hydraulic parameters necessary to simulate groundwater recharge in unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.355 à 369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00389095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large scale catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12400,177 +12388,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.769-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water balance simulation of a dry-land soil during fallow under conventional and conservation tillage in semi-arid Aragón, Northeast Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Arrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (1-2), pp.251-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2006.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which spatial discretization for which distributed hydrological model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12586,4148 +12574,4148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (2), pp.777-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00386863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an efficient numerical solution of the 1D Richards' equation on bare soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer Parameters through Infiltration Experiments—BEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Varado</w:t>
+                <w:t xml:space="preserve">Richard Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.07.052⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.521 à 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00385915v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00385812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer Parameters through Infiltration Experiments—BEST</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Cuenca</w:t>
+                <w:t xml:space="preserve">Multi-objective regional modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Engeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 327 (3-4), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00385812v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective regional modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Engeland</w:t>
+                <w:t xml:space="preserve">Development and assessment of an efficient vadose zone module solving the 1D Richards' equation and including root extraction by plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 327 (3-4), pp.339-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.11.022⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.258-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588166v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of an efficient vadose zone module solving the 1D Richards' equation and including root extraction by plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Varado</w:t>
+                <w:t xml:space="preserve">Assessment of an efficient numerical solution of the 1D Richards' equation on bare soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randel Haverkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.258-275. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.244 à 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.09.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587907v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00385915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Varado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Séguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (3), pp.427-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beerkan estimation of soil transfer parameters through infiltration experiments-BEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Soria Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.521-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olioso</w:t>
+                <w:t xml:space="preserve">Y. Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Inoue</w:t>
+                <w:t xml:space="preserve">S. Ortega-Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (6), pp.2349-2391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vauclin</w:t>
+                <w:t xml:space="preserve">Zakaria Boujamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00169357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part I. Model description and first verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 309, pp.277-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00169353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of scaled forms of the infiltration equation for the estimation of unsaturated soil hydraulic properties (the Beerkan method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaraj de Condappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randel Haverkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (3), pp.361 à 374. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00660.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00660.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00382108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Demarty</w:t>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 301, pp.267-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vauclin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakaria Boujamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part I. Model description and first verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 309 (1-4), pp.277-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 301 (1-4), pp.267-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hydrol.2004.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Demarty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a two-stage evaporation approximation for contrasting vegetation cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004WR003212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004WR003212⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil surface properties and consequences for the annual and monthly water balance of a semiarid environment (EFEDA experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haverkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Arrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (1), pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chanzy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Demarty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottlé</w:t>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and water exchanges of fallow land covered with plant-residue mulch layer: a modeling study using the three year MUREX data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
+                <w:t xml:space="preserve">Vauclin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessemoulin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 244 (3-4), pp.119-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00423-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00423-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05338341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the rainfall-runoff process in the Andes region using a continuous distributed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 216 (3-4), pp.155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic versus dual source approaches for modelling the surface energy balance of a semi-arid land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (2), pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Calvet</w:t>
+                <w:t xml:space="preserve">P. Bessemoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bessemoulin</w:t>
+                <w:t xml:space="preserve">J. Noilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+                <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
+                <w:t xml:space="preserve">Joël Noilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05338300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and water exchanges of fallow land covered with plant-residue mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vauclin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 97 (3), pp.151-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1923(99)00081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-1923(99)00081-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05337643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16737,147 +16725,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16887,51 +16875,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les impacts de l’artificialisation des sols sur l’écoulement de l’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16947,73 +16935,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’artificialisation des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17029,73 +17017,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences de l’artificialisation des sols sur le cycle de l’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17111,208 +17099,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer pour comprendre la Terre : les scientifiques à l’épreuve de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Le virus de la recherche – Transition environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Analysis of Envelope Curves for Peak Floods of European and Mediterranean Flash Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17321,1025 +17309,1025 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Hazards and Adaptation Options: Handling the Impacts of a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-276, 2020, Book series: Climate Change Management (CCM), 978-3-030-37424-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37425-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of the Drainage Network in Urban and Peri-urban Areas Using a 2D Polygonal Mesh Composed of Pseudo-convex Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sanzana</w:t>
+                <w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Villaroel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Gironas</w:t>
+                <w:t xml:space="preserve">G. Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Carnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lutoff; Séverine Durand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Applications in Water and Risks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Presse; Elsevier, pp.89-112, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50004-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608509v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S. Carnel</w:t>
+                <w:t xml:space="preserve">Representation of the Drainage Network in Urban and Peri-urban Areas Using a 2D Polygonal Mesh Composed of Pseudo-convex Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lafon</w:t>
+                <w:t xml:space="preserve">S. Villaroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hitschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Presse Elsevier, pp.99-112, 2018</w:t>
+              <w:t xml:space="preserve">QGIS and Applications in Water and Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.145-184, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608251v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Challenges of Flash Flood Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50004-5⟩</w:t>
+              <w:t xml:space="preserve">Mobilities Facing Hydrometeorological Extreme Events 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.63-88, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50003-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608186v1</w:t>
+                <w:t xml:space="preserve">hal-02327356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenges of Flash Flood Forecasting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Carnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities Facing Hydrometeorological Extreme Events 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Presse Elsevier, pp.99-112, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327356v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation du réseau de drainage en zones urbaines et périurbaines à l'aide d'un maillage polygonal 2D formé d'éléments pseudo-convexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villaroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation du réseau de drainage en zones urbaines et périurbaines à l&amp;apos;aide d&amp;apos;un maillage polygonal 2D formé d&amp;apos;éléments pseudo-convexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.146-184, 2018, 978-1-78405-338-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+                <w:t xml:space="preserve">A. Rivière Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivière Honegger</w:t>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthelemy</w:t>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving flash flood forecasting and warning capabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Javelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Clotilde Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Saint-Martin</w:t>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18384,263 +18372,263 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville accélère l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmidt Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône Alpes et l'Environnement 100 Questions pour la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clusters de Recherche Rhône Alpes Environnement, Region Rhone Alpes, pp.46-47, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Demarty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18650,114 +18638,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méthodologique de l'analyse en composantes principales de processus bidimensionnels : effets des approximations numériques et de l'échantillonnage et utilisation pour la simulation de champs aléatoires : application au traitement des températures mensuelles de surface de la mer sur l'Atlantique intertropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG; Université Joseph-Fourier - Grenoble I, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00704988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId590"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18825,51 +18813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F84F606"/>
+    <w:nsid w:val="916196F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19056,51 +19044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-braud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-0056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084582294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kiemle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01373-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brunetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13762" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gironas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Munoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicuna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.12743" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitschfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuamba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batchabani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela L. Sullivan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha R. Weintraub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry W. Loescher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-593-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becerril Pina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mastachi Loza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ramos Salinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Patalano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Federico Guillen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcelo Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gourley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zappa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Hernandez Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2427-2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Hernandez Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mu&#241;oz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9912" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5090A791E719C25A40A904BF010DC80548060B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowfsky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Branger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBV21BK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10101" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana Cuevas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vargas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakreti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.745080" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598184v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196258v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1N7KF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Gonzalez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luigi Vidale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011811" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Vazquez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berreril Pina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546711v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Maubourguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.033" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viallet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5RQ5R9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471230v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471243v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547579v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400645v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Vandervaere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rothfuss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591649v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara Escobar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G1RHQ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389082v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008046" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591274v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vazquez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330875v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.09.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6GK8XJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883419v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590811v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588470v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Arrue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.03.012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330796v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385915v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Varado" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ross" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randel Haverkamp" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.07.052" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CKGH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588166v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottschalk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.022" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2F1T0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587907v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.09.015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916RVFLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169353v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382108v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj de Condappa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00660.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0KBPMB2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583704v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003212" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2V6X07N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338341v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez-Sosa Enrique" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thony Jean-Louis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauclin Michel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessemoulin Pierre" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00423-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0263NKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580466v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330825v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(99)00081-7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JCQ03Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899385v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899378v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899382v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797512v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1960/9782706152450/observer-pour-comprendre-la-terre-les-scientifiques-a-l-epreuve-de-l-anthropocene" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486263v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marra" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608509v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaroel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50003-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608055v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595657v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704988v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-braud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-0056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084582294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kiemle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01373-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brunetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13762" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gironas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitschfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicuna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.12743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuamba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batchabani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela L. Sullivan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha R. Weintraub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry W. Loescher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-593-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becerril Pina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mastachi Loza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ramos Salinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Patalano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Federico Guillen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcelo Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gourley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zappa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Hernandez Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2427-2015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Hernandez Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9912" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5090A791E719C25A40A904BF010DC80548060B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowfsky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Branger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBV21BK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10101" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana Cuevas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vargas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakreti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.745080" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598184v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196258v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1N7KF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Gonzalez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luigi Vidale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011811" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Vazquez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berreril Pina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546711v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Maubourguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.033" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viallet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5RQ5R9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471230v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471243v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455526v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rothfuss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400645v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Vandervaere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547579v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591649v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara Escobar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389082v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008046" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vazquez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330875v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389095v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.09.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6GK8XJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590811v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588470v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Arrue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.03.012" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330796v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottschalk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2F1T0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ross" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.09.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916RVFLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Varado" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randel Haverkamp" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.07.052" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CKGH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169353v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382108v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj de Condappa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00660.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0KBPMB2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586443v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583704v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003212" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2V6X07N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581329v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338341v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez-Sosa Enrique" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thony Jean-Louis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauclin Michel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessemoulin Pierre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00423-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0263NKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580466v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330825v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337643v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(99)00081-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JCQ03Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899385v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899378v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899382v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797512v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1960/9782706152450/observer-pour-comprendre-la-terre-les-scientifiques-a-l-epreuve-de-l-anthropocene" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marra" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608509v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaroel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327356v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50003-3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608055v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595657v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704988v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>