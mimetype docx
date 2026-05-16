--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -248,51 +248,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -399,1219 +399,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
+                <w:t xml:space="preserve">Achieving Harmonized and Integrated Long‐Term Environmental Observation of Essential Ecosystem Variables ‐ The eLTER Framework of Standard Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ackerer</w:t>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legout</w:t>
+                <w:t xml:space="preserve">Theresa Lumpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nord</w:t>
+                <w:t xml:space="preserve">James Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 399, pp.221-241. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.e2025EF006743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025ef006743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358037v1</w:t>
+                <w:t xml:space="preserve">hal-05608464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of experimental and simulation data of evaporation‐driven isotopic fractionation in unsaturated porous media</w:t>
+                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Schneider</w:t>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kiemle</w:t>
+                <w:t xml:space="preserve">C. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Heck</w:t>
+                <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Rothfuss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20363⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 399, pp.221-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649098v1</w:t>
+                <w:t xml:space="preserve">hal-05358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a new Research Data Alliance recommendation, the I-ADOPT framework, for the naming of environmental variables of continental surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of experimental and simulation data of evaporation‐driven isotopic fractionation in unsaturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chaffard</w:t>
+                <w:t xml:space="preserve">Jana Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Stefanie Kiemle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">Katharina Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12145-024-01373-9⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631839v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment‐scale applications of hydraulic habitat models: Climate change effects on fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing a new Research Data Alliance recommendation, the I-ADOPT framework, for the naming of environmental variables of continental surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pella</w:t>
+                <w:t xml:space="preserve">Charly Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Véronique Chaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.e2513. </w:t>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12145-024-01373-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893760v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
+                <w:t xml:space="preserve">Catchment‐scale applications of hydraulic habitat models: Climate change effects on fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ackerer</w:t>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pasquet</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.e2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344295v1</w:t>
+                <w:t xml:space="preserve">hal-03893760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
+                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Richard</w:t>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522515v1</w:t>
+                <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situated agent-based model to reveal irrigators' options behind their actions under institutional arrangements in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/sesmo.17893⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793109v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of evaporation fractionation on the inverse estimation of soil hydraulic and isotope transport parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
+                <w:t xml:space="preserve">A situated agent-based model to reveal irrigators' options behind their actions under institutional arrangements in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128100⟩</w:t>
+              <w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.17893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/sesmo.17893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740651v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of interactions between stormwater infiltration systems, shallow groundwater and underground structures at the neighborhood scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+                <w:t xml:space="preserve">The impact of evaporation fractionation on the inverse estimation of soil hydraulic and isotope transport parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Nasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.128100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2022.2090382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701244v1</w:t>
+                <w:t xml:space="preserve">hal-03740651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with shallow groundwater contexts for the modelling of urban hydrology – A simplified approach to represent interactions between surface hydrology, groundwater and underground structures in hydrological models</w:t>
+                <w:t xml:space="preserve">Consequences of interactions between stormwater infiltration systems, shallow groundwater and underground structures at the neighborhood scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
@@ -1629,15243 +1646,15360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105144⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (8), pp.812-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2022.2090382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322676v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting HYDRUS-1D to simulate the transport of soil water isotopes with evaporation fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
+                <w:t xml:space="preserve">Dealing with shallow groundwater contexts for the modelling of urban hydrology – A simplified approach to represent interactions between surface hydrology, groundwater and underground structures in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pophillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143, pp.105118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105118⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 144, pp.105144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353912v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Adapting HYDRUS-1D to simulate the transport of soil water isotopes with evaporation fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.105118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the information system of the French Critical Zone Observatories network: Theia/OZCAR-IS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Juen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02917629v1</w:t>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abandonment of water daily slot and its operational consequences on collective irrigated systems. A situational multi-agent approach applied to a gravity-fed canal of Middle-Durance (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly-Rose Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020033⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.947-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965507v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information content of snow hydrological signatures based on streamflow, precipitation and air temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Horner</w:t>
+                <w:t xml:space="preserve">Building the information system of the French Critical Zone Observatories network: Theia/OZCAR-IS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Chaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13762⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (16), pp.2401-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928028v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The abandonment of water daily slot and its operational consequences on collective irrigated systems. A situational multi-agent approach applied to a gravity-fed canal of Middle-Durance (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948919v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of 2D polygons and its effect in hydrological models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gironas</w:t>
+                <w:t xml:space="preserve">Information content of snow hydrological signatures based on streamflow, precipitation and air temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/hydro.2018.031⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2763-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608054v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban growth and high residential irrigation on streamflow and groundwater levels in a peri-urban semi-arid catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vicuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (3), pp.720-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1752-1688.12743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of distributed water level and soil moisture data in the evaluation of a distributed hydrological model: Application to the PUMMA model in the Mercier catchment (6.6 km 2 ) in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Decomposition of 2D polygons and its effect in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hitschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.104-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2018.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.12.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608494v1</w:t>
+                <w:t xml:space="preserve">hal-02608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HYMEX – Connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value of distributed water level and soil moisture data in the evaluation of a distributed hydrological model: Application to the PUMMA model in the Mercier catchment (6.6 km 2 ) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Batchabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569, pp.753-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369515v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme HYMEX – Connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barachet</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609270v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Emilie Rouzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chazelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607962v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering operational synergies in terrestrial observational networks: opportunity for advancing Earth system dynamics modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela L. Sullivan</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha R. Weintraub</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry W. Loescher</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.593-609. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-9-593-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does initial soil moisture influence the hydrological response? A case study from southern France</w:t>
+                <w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Uber</w:t>
+                <w:t xml:space="preserve">L.R. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-6127-2018⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (part B), pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073100v1</w:t>
+                <w:t xml:space="preserve">hal-02607962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and analysis of the Soil Water Infiltration Global database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steering operational synergies in terrestrial observational networks: opportunity for advancing Earth system dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Baatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+                <w:t xml:space="preserve">Pamela L. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vanderborght</w:t>
+                <w:t xml:space="preserve">Samantha R. Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakov A. Pachepsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lili Mao</w:t>
+                <w:t xml:space="preserve">Henry W. Loescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1237-2018⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.593-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-9-593-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01839192v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated high-resolution dataset of high-intensity European and Mediterranean flash floods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does initial soil moisture influence the hydrological response? A case study from southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Amponsah</w:t>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">I. Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heisterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1783-2018⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.6127-6146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-6127-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01897110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and analysis of the Soil Water Infiltration Global database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov A. Pachepsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.1237-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1237-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping topsoil field-saturated hydraulic conductivity from point measurements using different methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated high-resolution dataset of high-intensity European and Mediterranean flash floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Amponsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/johh-2017-0017⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1783 - 1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1783-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01738004v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based Urban and Peri-urban Landscape Representation Toolbox for Hydrological Distributed Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping topsoil field-saturated hydraulic conductivity from point measurements using different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (3), pp.264-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/johh-2017-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826273v1</w:t>
+                <w:t xml:space="preserve">hal-01738004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">A GIS-based Urban and Peri-urban Landscape Representation Toolbox for Hydrological Distributed Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.168-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01897114v1</w:t>
+                <w:t xml:space="preserve">hal-01826273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hydrologic trend analysis based on rainfall and runoff data analysis and conceptual model calibration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.11109⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.221 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01710641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to quantify eco-hydrological services of street trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
+                <w:t xml:space="preserve">Urban hydrologic trend analysis based on rainfall and runoff data analysis and conceptual model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Ramos Salinas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.190-206. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1349-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606601v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourced data for flood hydrology: feedback from recent citizen science projects in Argentina, France and New Zealand</w:t>
+                <w:t xml:space="preserve">A methodology to quantify eco-hydrological services of street trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Patalano</w:t>
+                <w:t xml:space="preserve">R. Becerril Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Collins</w:t>
+                <w:t xml:space="preserve">C.A. Mastachi Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Federico Guillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Marcelo Garcia</w:t>
+                <w:t xml:space="preserve">N.M. Ramos Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.190-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945326v1</w:t>
+                <w:t xml:space="preserve">hal-02606601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a data-driven semi-distributed hydrological model for regional scale catchments prone to Mediterranean flash floods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling evaporation processes in soils from the Huasco salt flat basin, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adamovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Kralisch</w:t>
+                <w:t xml:space="preserve">F. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.032⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (25), pp.4704-4719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084519v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.R. Lagadec</w:t>
+                <w:t xml:space="preserve">Crowdsourced data for flood hydrology: feedback from recent citizen science projects in Argentina, France and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Patrice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Moulin</w:t>
+                <w:t xml:space="preserve">Antoine Patalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Federico Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcelo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 541, pp.766-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605193v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of geology in the hydrological response of Mediterranean catchments prone to flash-floods: regional modelling study and process understanding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Development of a data-driven semi-distributed hydrological model for regional scale catchments prone to Mediterranean flash floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kralisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 541 (Part A), pp.158-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Flash floods, hydro-geomorphic response and risk management, 541 (Part A), pp.173--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604838v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Flash floods, hydro-geomorphic response and risk management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Zappa</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 541 (Part A), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604840v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of geology in the hydrological response of Mediterranean catchments prone to flash-floods: regional modelling study and process understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541 (Part A), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406130v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling evaporation processes in soils from the Huasco salt flat basin, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Flash floods, hydro-geomorphic response and risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Hernandez Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gironas</w:t>
+                <w:t xml:space="preserve">J. Gourley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Suarez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hurlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.10987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541 (Part A), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743221v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the simple dynamical systems approach in a Mediterranean context: application to the Ardèche catchment (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2427-2015⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274738v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d'un modèle hydrologique distribué pour des bassins périurbains. Application au Bassin de l'Yzeron (150 km2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274928v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-19-969-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273516v1</w:t>
+                <w:t xml:space="preserve">hal-01359056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d'un modèle hydrologique distribué pour des bassins périurbains. Application au Bassin de l'Yzeron (150 km2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461080v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Hasnaoui</w:t>
+                <w:t xml:space="preserve">Assessing the simple dynamical systems approach in a Mediterranean context: application to the Ardèche catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lambert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.W. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2427-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2427-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359056v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+                <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alpert</w:t>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Anagnostou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-969-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+                <w:t xml:space="preserve">hal-01273516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of evaporation and water fluxes in a column of dry saline soil subject to different water table levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Velluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F Hernandez Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gironas</w:t>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B.A. Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9912⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598668v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation, soil moisture and runoff variability in a small river catchment (Ardèche, France) during HyMeX Special Observation Period 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Huza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lieke A. Melsen</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.041⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068013v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing anthropogenic influence on the hydrology of small peri-urban catchments: Development of the object-oriented PUMMA model by integrating urban and rural hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Jankowfsky</w:t>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Branger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Debionne</w:t>
+                <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.06.034⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01215611v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional estimation of catchment-scale soil properties by means of streamflow recession analysis for use in distributed hydrological models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Vannier</w:t>
+                <w:t xml:space="preserve">Assessment of evaporation and water fluxes in a column of dry saline soil subject to different water table levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Anquetin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (26), pp.6276-6291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.3655-3669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.10101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Precipitation, soil moisture and runoff variability in a small river catchment (Ardèche, France) during HyMeX Special Observation Period 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Huza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan J. Teuling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Jacopo Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke A. Melsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 516, p. 330 - p. 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+                <w:t xml:space="preserve">hal-01068013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing anthropogenic influence on the hydrology of small peri-urban catchments: Development of the object-oriented PUMMA model by integrating urban and rural hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jankowfsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 517, pp.1056-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">Regional estimation of catchment-scale soil properties by means of streamflow recession analysis for use in distributed hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (26), pp.6276-6291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141698v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-assisted mesh generation based on Hydrological Response Units for distributed hydrological modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sanzana Cuevas</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jankowfsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Vargas</w:t>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864952v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620543v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of catchment and network delineation approaches in complex suburban environments. Application to the Chaudanne catchment, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Computer-assisted mesh generation based on Hydrological Response Units for distributed hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, p. 32 - p. 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925688v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gagnage</w:t>
+                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620540v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse conjointe des régimes pluviométriques et hydrologiques dans le bassin de la Tafna (Algérie occidentale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bakreti</w:t>
+                <w:t xml:space="preserve">Comparison of catchment and network delineation approaches in complex suburban environments. Application to the Chaudanne catchment, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouar Benali</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2012.745080⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (25), p. 3747 - p. 3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598108v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">D. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gagnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of land use data on the water balance components of a peri-urban catchment using a distributed modelling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse conjointe des régimes pluviométriques et hydrologiques dans le bassin de la Tafna (Algérie occidentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2012.745080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620534v1</w:t>
+                <w:t xml:space="preserve">hal-02598108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the SiSPAT SVAT model for irrigation estimation in south-east France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878097v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology of peri-urban catchments: processes and modelling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the influence of land use data on the water balance components of a peri-urban catchment using a distributed modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 485, p. 1 - p. 4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 505, pp.312-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916031v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the SiSPAT SVAT model for irrigation estimation in south-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, p. 747 - p. 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representatividad de una red de drenaje mediante el uso de funciones de ancho en una cuenca peri-urbana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrology of peri-urban catchments: processes and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales del Instituto de Ingenieros de Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 124 (3), pp.87-95</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 485, p. 1 - p. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598184v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre climatologie, occupation des sols et inondations dans le bassin versant de l'Yzeron (ouest Lyonnais) ? Apport de l'analyse conjointe de données hydroclimatiques et d'images satellitaires très haute résolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kermadi</w:t>
+                <w:t xml:space="preserve">Incorporation of water vapor transfer in the JULES Land Surface Model: implications for key soil variables and land surface fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verhoef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Luigi Vidale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865546v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors controlling the isotopic partitioning between soil evaporation and plant transpiration: Assessment using a multi-objective calibration of SiSPAT-Isotope under controlled conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Representatividad de una red de drenaje mediante el uso de funciones de ancho en una cuenca peri-urbana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales del Instituto de Ingenieros de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.87-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01196258v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of water vapor transfer in the JULES Land Surface Model: implications for key soil variables and land surface fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Luigi Vidale</w:t>
+                <w:t xml:space="preserve">Quels liens entre climatologie, occupation des sols et inondations dans le bassin versant de l'Yzeron (ouest Lyonnais) ? Apport de l'analyse conjointe de données hydroclimatiques et d'images satellitaires très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.83-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916023v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hydrological processes using unstructured and irregular grids: 2D groundwater application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+                <w:t xml:space="preserve">Factors controlling the isotopic partitioning between soil evaporation and plant transpiration: Assessment using a multi-objective calibration of SiSPAT-Isotope under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Vazquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Debionne</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Viallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (2), pp.108-125. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 442, pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0000296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595280v1</w:t>
+                <w:t xml:space="preserve">hal-01196258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Garcia</w:t>
+                <w:t xml:space="preserve">Modeling of hydrological processes using unstructured and irregular grids: 2D groundwater application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">R.F. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">Patricia Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409 (19), pp.3980-3992. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.108-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0000296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000521v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérdidas por intercepción en mezquite (Prosopis laevigata) y huizache (Acacia farnesiana) de la región semiárida del centro de México</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Mastachi Loza</w:t>
+                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gonzalez-Sosa</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Berreril Pina</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (19), pp.3980-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593386v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biron</w:t>
+                <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 24 (17), pp.2382 - 2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00564703v1</w:t>
+                <w:t xml:space="preserve">hal-00507313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of distributed hydrological models for the Gard 2002 Flash-Flood event: Analysis of associated hydrological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Durand</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Maubourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 394 (1-2), p. 162 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593656v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-scale integrated hydrological models using the LIQUID® framework. Overview of the concepts and first application examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Sensitivity of the hydrological response to the variability of rainfall fields and soils for the Gard 2002 flash-flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 394, pp.134-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540923v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435752v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
+                <w:t xml:space="preserve">Pérdidas por intercepción en mezquite (Prosopis laevigata) y huizache (Acacia farnesiana) de la región semiárida del centro de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mastachi Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berreril Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.89-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00507313v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of distributed hydrological models for the Gard 2002 Flash-Flood event: Analysis of associated hydrological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Maubourguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Manus</w:t>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.033⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546711v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the hydrological response to the variability of rainfall fields and soils for the Gard 2002 flash-flood event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Towards multi-scale integrated hydrological models using the LIQUID® framework. Overview of the concepts and first application examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), p. 1672 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00562703v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of distributed post-flood maximum discharge estimation for the evaluation of a regional flash-flood modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.D. Creutin</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471230v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and cartography of topsoil hydraulic properties in a French mountainous peri-urban catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Rainfall interception in the semiarid plateau of center of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mastachi Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lagouy</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guevara Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-2220-2 - p</w:t>
+              <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471243v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas: the case of the 2002 Gard event in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">A simplified modelling approach for pesticide transport in a tile-drained field: the PESTDRAIN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), p. 415 - p. 428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411897v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part I: RUBIC IV experimental set up and results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather radar and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Canale</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (32), pp 969-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455339v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the partition between bare soil evaporation and plant transpiration using stable water isotopes</w:t>
+                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455526v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00455535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to assess the hydrological response of small mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Value of distributed post-flood maximum discharge estimation for the evaluation of a regional flash-flood modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Dominique Creutin</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (2), pp 79-97</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-5530 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400645v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part II: Modeling of RUBIC IV experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and cartography of topsoil hydraulic properties in a French mountainous peri-urban catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Vauclin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 369, p. 17 - p. 29</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-2220-2 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547579v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach to assess the hydrological response of small Mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas: the case of the 2002 Gard event in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.101-110(10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1753-318X.2009.01023.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591649v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall interception in the semiarid plateau of center of Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part I: RUBIC IV experimental set up and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369, p. 1 - p. 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455533v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified modelling approach for pesticide transport in a tile-drained field: the PESTDRAIN model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part II: Modeling of RUBIC IV experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (3), p. 415 - p. 428</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369, p. 17 - p. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547576v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather radar and hydrology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the partition between bare soil evaporation and plant transpiration using stable water isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. EGU2009-1904 - p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400641v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modeling approach to assess the hydrological response of small mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Canale</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp 79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00455535v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+                <w:t xml:space="preserve">A modelling approach to assess the hydrological response of small Mediterranean catchments to the variability of soil characteristics in a context of extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (13), pp.79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00389082v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'hétérogénéité des surfaces continentales dans la modélisation couplées zone non saturé-zone saturée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large scale catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54, pp.57-62</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.769-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591274v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large-scale catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+                <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65, pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330875v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00389082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linking Test to reduce the number of hydraulic parameters necessary to simulate groundwater recharge in unsaturated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'hétérogénéité des surfaces continentales dans la modélisation couplées zone non saturé-zone saturée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Saugier</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00389095v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+                <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large-scale catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.769-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883419v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which spatial discretization for distributed hydrological models? Proposition of a methodology and illustration for medium to large scale catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+                <w:t xml:space="preserve">A Linking Test to reduce the number of hydraulic parameters necessary to simulate groundwater recharge in unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.355 à 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590811v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00389095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance simulation of a dry-land soil during fallow under conventional and conservation tillage in semi-arid Aragón, Northeast Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Moret</w:t>
+                <w:t xml:space="preserve">A Linking Test that establishes if groundwater recharge can be determined by optimising vegetation parameters against soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Arrue</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Saugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588470v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which spatial discretization for which distributed hydrological model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+                <w:t xml:space="preserve">Water balance simulation of a dry-land soil during fallow under conventional and conservation tillage in semi-arid Aragón, Northeast Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Arrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (1-2), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2006.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330796v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
+                <w:t xml:space="preserve">Which spatial discretization for which distributed hydrological model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.777-829</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00386863v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer Parameters through Infiltration Experiments—BEST</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Cuenca</w:t>
+                <w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00385812v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00386863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective regional modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Engeland</w:t>
+                <w:t xml:space="preserve">Assessment of an efficient numerical solution of the 1D Richards' equation on bare soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randel Haverkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 327 (3-4), pp.339-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.11.022⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.244 à 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588166v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00385915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of an efficient vadose zone module solving the 1D Richards' equation and including root extraction by plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Varado</w:t>
+                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer Parameters through Infiltration Experiments—BEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.521 à 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.09.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02587907v1</w:t>
+                <w:t xml:space="preserve">insu-00385812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an efficient numerical solution of the 1D Richards' equation on bare soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noemie Varado</w:t>
+                <w:t xml:space="preserve">Multi-objective regional modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Engeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Randel Haverkamp</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.244 à 257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.07.052⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 327 (3-4), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00385915v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Varado</w:t>
+                <w:t xml:space="preserve">Development and assessment of an efficient vadose zone module solving the 1D Richards' equation and including root extraction by plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323 (1-4), pp.258-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330854v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beerkan estimation of soil transfer parameters through infiltration experiments-BEST</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Cuenca</w:t>
+                <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Séguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587728v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Demarty</w:t>
+                <w:t xml:space="preserve">Beerkan estimation of soil transfer parameters through infiltration experiments-BEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+                <w:t xml:space="preserve">J.M. Soria Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.521-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03541150v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seguis</w:t>
+                <w:t xml:space="preserve">Zakaria Boujamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330791v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t>
+                <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Varado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 301 (1-4), pp.267-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2004.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169357v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part I. Model description and first verifications</w:t>
+                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part I. Model description and first verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 309, pp.277-300</w:t>
+              <w:t xml:space="preserve">, 2005, 309 (1-4), pp.277-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169353v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of scaled forms of the infiltration equation for the estimation of unsaturated soil hydraulic properties (the Beerkan method)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ortega-Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00660.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00382108v1</w:t>
+                <w:t xml:space="preserve">hal-03541150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">Multi-criteria assessment of the Representative Elementary Watershed approach on the Donga catchment (Benin) using a downward approach of model complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Varado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Frangi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.2349-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-10-427-2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01863535v1</w:t>
+                <w:t xml:space="preserve">hal-00330791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
+                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Boujamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 301, pp.267-286</w:t>
+              <w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674338v1</w:t>
+                <w:t xml:space="preserve">bioemco-00169357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t>
+                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part I. Model description and first verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 309, pp.277-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02586535v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00169353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part I. Model description and first verifications</w:t>
+                <w:t xml:space="preserve">Use of scaled forms of the infiltration equation for the estimation of unsaturated soil hydraulic properties (the Beerkan method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devaraj de Condappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randel Haverkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (3), pp.361 à 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00660.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586443v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00382108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2004.06.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02583687v1</w:t>
+                <w:t xml:space="preserve">hal-01863535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Varado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 301, pp.267-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863536v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a two-stage evaporation approximation for contrasting vegetation cover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
+                <w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">A Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004WR003212⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583704v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil surface properties and consequences for the annual and monthly water balance of a semiarid environment (EFEDA experiment)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a two-stage evaporation approximation for contrasting vegetation cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.V. López</w:t>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004WR003212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581329v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of soil surface properties and consequences for the annual and monthly water balance of a semiarid environment (EFEDA experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haverkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Arrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.121-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863541v1</w:t>
+                <w:t xml:space="preserve">hal-02581329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Olioso</w:t>
+                <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863542v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863540v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ducros</w:t>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915352v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915344v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915341v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and water exchanges of fallow land covered with plant-residue mulch layer: a modeling study using the three year MUREX data set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
+                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bessemoulin Pierre</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00423-6⟩</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05338341v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the rainfall-runoff process in the Andes region using a continuous distributed model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat and water exchanges of fallow land covered with plant-residue mulch layer: a modeling study using the three year MUREX data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fernandez</w:t>
+                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouraoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vauclin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessemoulin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 216 (3-4), pp.155-171</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 244 (3-4), pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00423-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580466v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05338341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic versus dual source approaches for modelling the surface energy balance of a semi-arid land</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+                <w:t xml:space="preserve">Modelling heat and water exchanges of fallow land covered with plant-residue mulch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thony Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vauclin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 97 (3), pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1923(99)00081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330825v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the rainfall-runoff process in the Andes region using a continuous distributed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 216 (3-4), pp.155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329127v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosaic versus dual source approaches for modelling the surface energy balance of a semi-arid land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (2), pp.247-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05338300v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and water exchanges of fallow land covered with plant-residue mulch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalez-Sosa Enrique</w:t>
+                <w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bessemoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337643v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessemoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05338300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16875,1760 +17009,1760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les impacts de l’artificialisation des sols sur l’écoulement de l’eau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer pour comprendre la Terre : les scientifiques à l’épreuve de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Collection Le virus de la recherche – Transition environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899385v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que l’artificialisation des sols ?</w:t>
+                <w:t xml:space="preserve">Quels sont les impacts de l’artificialisation des sols sur l’écoulement de l’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899378v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conséquences de l’artificialisation des sols sur le cycle de l’eau ?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que l’artificialisation des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899382v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer pour comprendre la Terre : les scientifiques à l’épreuve de l’anthropocène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles sont les conséquences de l’artificialisation des sols sur le cycle de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection Le virus de la recherche – Transition environnementale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion des eaux pluviales, 20 ans de recherche au service de l’action</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797512v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Analysis of Envelope Curves for Peak Floods of European and Mediterranean Flash Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Hazards and Adaptation Options: Handling the Impacts of a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-276, 2020, Book series: Climate Change Management (CCM), 978-3-030-37424-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37425-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lafon</w:t>
+                <w:t xml:space="preserve">Representation of the Drainage Network in Urban and Peri-urban Areas Using a 2D Polygonal Mesh Composed of Pseudo-convex Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villaroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hitschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QGIS and Applications in Water and Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.145-184, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608186v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of the Drainage Network in Urban and Peri-urban Areas Using a 2D Polygonal Mesh Composed of Pseudo-convex Elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gironas</w:t>
+                <w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Carnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Applications in Water and Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.145-184, 2018</w:t>
+              <w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Presse Elsevier, pp.99-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608509v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenges of Flash Flood Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vincendon</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I. Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Carnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lutoff; Séverine Durand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities Facing Hydrometeorological Extreme Events 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50003-3⟩</w:t>
+              <w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Presse; Elsevier, pp.89-112, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50004-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327356v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">The Challenges of Flash Flood Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilities Facing Hydrometeorological Extreme Events 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.63-88, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608251v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation du réseau de drainage en zones urbaines et périurbaines à l'aide d'un maillage polygonal 2D formé d'éléments pseudo-convexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villaroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gironas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation du réseau de drainage en zones urbaines et périurbaines à l&amp;apos;aide d&amp;apos;un maillage polygonal 2D formé d&amp;apos;éléments pseudo-convexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.146-184, 2018, 978-1-78405-338-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving flash flood forecasting and warning capabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville accélère l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmidt Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t>
+              <w:t xml:space="preserve">Rhône Alpes et l'Environnement 100 Questions pour la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clusters de Recherche Rhône Alpes Environnement, Region Rhone Alpes, pp.46-47, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596147v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville accélère l'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhône Alpes et l'Environnement 100 Questions pour la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clusters de Recherche Rhône Alpes Environnement, Region Rhone Alpes, pp.46-47, 2011</w:t>
+              <w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595657v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18638,114 +18772,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méthodologique de l'analyse en composantes principales de processus bidimensionnels : effets des approximations numériques et de l'échantillonnage et utilisation pour la simulation de champs aléatoires : application au traitement des températures mensuelles de surface de la mer sur l'Atlantique intertropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG; Université Joseph-Fourier - Grenoble I, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00704988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId596"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18813,51 +18947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="916196F4"/>
+    <w:nsid w:val="A326A3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19044,51 +19178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-braud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-0056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084582294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kiemle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01373-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brunetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13762" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gironas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitschfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicuna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.12743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuamba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batchabani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela L. Sullivan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha R. Weintraub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry W. Loescher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-593-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becerril Pina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mastachi Loza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ramos Salinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Patalano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Federico Guillen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcelo Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gourley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zappa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Hernandez Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2427-2015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Hernandez Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9912" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5090A791E719C25A40A904BF010DC80548060B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowfsky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Branger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBV21BK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10101" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana Cuevas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vargas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakreti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.745080" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598184v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196258v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1N7KF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Gonzalez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luigi Vidale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011811" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Vazquez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berreril Pina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546711v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Maubourguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.033" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viallet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5RQ5R9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471230v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471243v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455526v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rothfuss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400645v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Vandervaere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547579v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591649v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara Escobar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389082v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008046" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vazquez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330875v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389095v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.09.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6GK8XJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590811v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588470v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Arrue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.03.012" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330796v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottschalk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2F1T0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ross" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.09.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916RVFLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Varado" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randel Haverkamp" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.07.052" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CKGH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169353v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382108v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj de Condappa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00660.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0KBPMB2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586443v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583704v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003212" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2V6X07N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581329v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338341v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez-Sosa Enrique" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thony Jean-Louis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauclin Michel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessemoulin Pierre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00423-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0263NKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580466v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330825v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337643v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(99)00081-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JCQ03Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899385v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899378v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899382v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797512v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1960/9782706152450/observer-pour-comprendre-la-terre-les-scientifiques-a-l-epreuve-de-l-anthropocene" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marra" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608509v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaroel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327356v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50003-3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608055v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595657v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704988v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-braud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-0056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084582294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Lumpi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnb&#246;ck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kiemle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01373-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brunetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13762" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gironas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicuna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.12743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitschfeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuamba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batchabani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela L. Sullivan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha R. Weintraub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry W. Loescher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-593-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becerril Pina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mastachi Loza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ramos Salinas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.06.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Hernandez Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10987" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Patalano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Federico Guillen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcelo Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604840v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gourley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurlimann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zappa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.08.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150059" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2427-2015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Hernandez Lopez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mu&#241;oz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9912" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5090A791E719C25A40A904BF010DC80548060B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jankowfsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Branger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debionne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBV21BK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864952v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanzana Cuevas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vargas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925688v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9506" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakreti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.745080" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916031v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Gonzalez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luigi Vidale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011811" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196258v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.041" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1N7KF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595280v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Vazquez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000296" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Maubourguet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manus" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.033" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viallet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5RQ5R9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berreril Pina" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540923v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.06.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara Escobar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471230v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471243v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547579v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rothfuss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400645v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Vandervaere" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591649v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590811v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389082v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008046" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591274v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vazquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.09.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6GK8XJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883419v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588470v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Arrue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.03.012" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330796v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385915v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Varado" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ross" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randel Haverkamp" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.07.052" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CKGH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588166v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottschalk" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.022" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2F1T0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.09.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916RVFLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330854v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586443v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169353v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj de Condappa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00660.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0KBPMB2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583704v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003212" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2V6X07N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581329v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338341v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez-Sosa Enrique" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thony Jean-Louis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauclin Michel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessemoulin Pierre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00423-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0263NKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337643v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(99)00081-7" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JCQ03Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580466v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330825v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797512v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1960/9782706152450/observer-pour-comprendre-la-terre-les-scientifiques-a-l-epreuve-de-l-anthropocene" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899385v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899378v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899382v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486263v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37425-9_14" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608509v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaroel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327356v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50003-3" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608055v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595657v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704988v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>